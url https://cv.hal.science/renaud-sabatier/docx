--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -200,51 +200,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,11326 +636,11736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune landscape and TAM density in endometrial cancer: implications for immune checkpoint inhibitors efficacy</w:t>
+                <w:t xml:space="preserve">The influence of time and implants in high-dose rate image-guided adaptive brachytherapy for locally advanced cervical cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Le Saux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Leonel Varela Cagetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+                <w:t xml:space="preserve">Laurence Gonzague-Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa-Isabelle Renaud</w:t>
+                <w:t xml:space="preserve">Marjorie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Brachet</w:t>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17588359251347364⟩</w:t>
+              <w:t xml:space="preserve">Brachytherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (2), pp.248-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brachy.2024.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223627v1</w:t>
+                <w:t xml:space="preserve">hal-05578032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARP inhibitors as maintenance therapy in ovarian cancer after platinum-sensitive recurrence: real-world experience from the Unicancer network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune landscape and TAM density in endometrial cancer: implications for immune checkpoint inhibitors efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Léa-Isabelle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (5), </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.17588359251347364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oncolo/oyaf075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17588359251347364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180105v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atezolizumab Combined With Platinum and Maintenance Niraparib for Recurrent Ovarian Cancer With a Platinum-Free Interval &gt;6 Months: ENGOT-OV41/GEICO 69-O/ANITA Phase III Trial</w:t>
+                <w:t xml:space="preserve">BTN2A1 acquisition through trogocytosis enhances Vγ9Vδ2 T cell cytotoxicity against autologous and cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio González-Martín</w:t>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Rubio</w:t>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Heitz</w:t>
+                <w:t xml:space="preserve">Damien Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Depont Christensen</w:t>
+                <w:t xml:space="preserve">Pierre Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Colombo</w:t>
+                <w:t xml:space="preserve">Lucie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (36), pp.4294-4304. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.116387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.24.00668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033891v1</w:t>
+                <w:t xml:space="preserve">hal-05577986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Folate Receptor alphaGene Expression and mRNA Signatures in Ovarian Cancer: Implications for Precision Therapies</w:t>
+                <w:t xml:space="preserve">PARP inhibitors as maintenance therapy in ovarian cancer after platinum-sensitive recurrence: real-world experience from the Unicancer network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kfoury</w:t>
+                <w:t xml:space="preserve">Nicolas Rippstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms252211953⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyaf075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945209v1</w:t>
+                <w:t xml:space="preserve">hal-05180105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Cyclin-Dependent Kinase 4/6 Inhibitors in Elderly Breast Cancer Patients: What Do We Know?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
+                <w:t xml:space="preserve">Practical clinical management of ocular adverse events related to Antibody-Drug Conjugates in gynaecological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochra Bouguerra Zina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16101838⟩</w:t>
+              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.102867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2024.102867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05148479v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and quality of life with maintenance olaparib plus bevacizumab in older patients with ovarian cancer: subgroup analysis of PAOLA‑1/ENGOT-ov25</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of Cyclin-Dependent Kinase 4/6 Inhibitors in Elderly Breast Cancer Patients: What Do We Know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cropet</w:t>
+                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Montane</w:t>
+                <w:t xml:space="preserve">Frederique Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oncolo/oyae322⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16101838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05002859v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrioid ovarian carcinoma landscape: pathological and molecular characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and quality of life with maintenance olaparib plus bevacizumab in older patients with ovarian cancer: subgroup analysis of PAOLA‑1/ENGOT-ov25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Cannone</w:t>
+                <w:t xml:space="preserve">Coline Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guille</w:t>
+                <w:t xml:space="preserve">Claire Falandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+                <w:t xml:space="preserve">Saverio Cinieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Montane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13679⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyae322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933229v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the pathological and genomic profile of epithelial ovarian cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Endometrioid ovarian carcinoma landscape: pathological and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kalbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Agavnian</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80030-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05004059v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, pathological, and comprehensive molecular analysis of the uterine clear cell carcinoma: a retrospective national study from TMRG and GINECO network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding the pathological and genomic profile of epithelial ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Martinez</w:t>
+                <w:t xml:space="preserve">Rim Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lortholary</w:t>
+                <w:t xml:space="preserve">Jose Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Agavnian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12967-023-04264-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.28573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390892v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05004059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world dostarlimab use in advanced/recurrent endometrial cancer in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atezolizumab Combined With Platinum and Maintenance Niraparib for Recurrent Ovarian Cancer With a Platinum-Free Interval &gt;6 Months: ENGOT-OV41/GEICO 69-O/ANITA Phase III Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Follana</w:t>
+                <w:t xml:space="preserve">Antonio González-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludiane Gauthier</w:t>
+                <w:t xml:space="preserve">María Jesús Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Jacquemin</w:t>
+                <w:t xml:space="preserve">Florian Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Depont Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (36), pp.4294-4304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.24.00668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046854v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch to fulvestrant and palbociclib versus no switch in advanced breast cancer with rising ESR1 mutation during aromatase inhibitor and palbociclib therapy (PADA-1): a randomised, open-label, multicentre, phase 3 trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Hardy-Bessard</w:t>
+                <w:t xml:space="preserve">Deciphering Folate Receptor alphaGene Expression and mRNA Signatures in Ovarian Cancer: Implications for Precision Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dalenc</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bachelot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00555-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (22), pp.11953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252211953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867802v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The safety and efficacy of palbociclib in older patients with advanced breast cancer in a real-world setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical, pathological, and comprehensive molecular analysis of the uterine clear cell carcinoma: a retrospective national study from TMRG and GINECO network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Nigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gouton</w:t>
+                <w:t xml:space="preserve">Claudia Lefeuvre-Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Tassy</w:t>
+                <w:t xml:space="preserve">Alejandra Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Micallef</w:t>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Meskine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Alain Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF CANCER METASTASIS AND TREATMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20517/2394-4722.2022.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-023-04264-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085342v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal timing of interval debulking surgery for advanced epithelial ovarian cancer: A retrospective study from the ESME national cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-world dostarlimab use in advanced/recurrent endometrial cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Lauriane Eberst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Boussere</w:t>
+                <w:t xml:space="preserve">Philippe Follana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+                <w:t xml:space="preserve">Ludiane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pomel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Costaz</w:t>
+                <w:t xml:space="preserve">Virginie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (10), pp.1041-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868125v1</w:t>
+                <w:t xml:space="preserve">hal-05046854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumor DNA predicts efficacy of a dual AKT/p70S6K inhibitor (LY2780301) plus paclitaxel in metastatic breast cancer: plasma analysis of the TAKTIC phase IB/II study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Optimal timing of interval debulking surgery for advanced epithelial ovarian cancer: A retrospective study from the ESME national cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vicier</w:t>
+                <w:t xml:space="preserve">Amal Boussere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guille</w:t>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Christophe Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Costaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13188⟩</w:t>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167 (1), pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583253v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’année 2021 dans tous ses états : une synthèse digérée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The safety and efficacy of palbociclib in older patients with advanced breast cancer in a real-world setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bouleuc</w:t>
+                <w:t xml:space="preserve">Etienne Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Firmin</w:t>
+                <w:t xml:space="preserve">Louis Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+                <w:t xml:space="preserve">Joelle Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Magne</w:t>
+                <w:t xml:space="preserve">Amir Meskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (1), pp.8-19. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF CANCER METASTASIS AND TREATMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20517/2394-4722.2022.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622801v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
+                <w:t xml:space="preserve">L’année 2021 dans tous ses états : une synthèse digérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Carole Bouleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Loschi</w:t>
+                <w:t xml:space="preserve">Nelly Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arnaud</w:t>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 109 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622825v1</w:t>
+                <w:t xml:space="preserve">hal-03622801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and antitumor activity of dostarlimab in patients with advanced or recurrent DNA mismatch repair deficient/microsatellite instability-high (dMMR/MSI-H) or proficient/stable (MMRp/MSS) endometrial cancer: interim results from GARNET—a phase I, single-arm study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Gilbert</w:t>
+                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tinker</w:t>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jubilee Brown</w:t>
+                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cara Mathews</w:t>
+                <w:t xml:space="preserve">Sylvie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.e003777. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jitc-2021-003777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622811v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Challenges in Patients with Gynecologic Carcinosarcomas: Analysis of a Multicenter National Cohort Study from the French Prospective TMRG Network</w:t>
+                <w:t xml:space="preserve">Safety and antitumor activity of dostarlimab in patients with advanced or recurrent DNA mismatch repair deficient/microsatellite instability-high (dMMR/MSI-H) or proficient/stable (MMRp/MSS) endometrial cancer: interim results from GARNET—a phase I, single-arm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Romeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+                <w:t xml:space="preserve">Ana Oaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Jacobs</w:t>
+                <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Ferron</w:t>
+                <w:t xml:space="preserve">Jubilee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14020354⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.e003777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2021-003777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622814v1</w:t>
+                <w:t xml:space="preserve">hal-03622811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilien Billon</w:t>
+                <w:t xml:space="preserve">Circulating tumor DNA predicts efficacy of a dual AKT/p70S6K inhibitor (LY2780301) plus paclitaxel in metastatic breast cancer: plasma analysis of the TAKTIC phase IB/II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14092275⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2057-2070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085310v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et facteurs associés à la publication des travaux de thèse d’exercice par les internes d’oncologie médicale en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic Challenges in Patients with Gynecologic Carcinosarcomas: Analysis of a Multicenter National Cohort Study from the French Prospective TMRG Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lambaudie</w:t>
+                <w:t xml:space="preserve">Clémence Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Margaux Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14020354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623519v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités 2021 sur le cancer du sein localement avancé ou métastatique RH+/HER2−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essia Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (2), pp.216-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
+                <w:t xml:space="preserve">Évolution et facteurs associés à la publication des travaux de thèse d’exercice par les internes d’oncologie médicale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598884v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome/exome analysis of circulating tumor DNA and comparison to tumor genomics from patients with heavily pre-treated ovarian cancer: subset analysis of the PERMED-01 trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jihane Pakradouni</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.946257⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14092275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081622v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early clinical outcomes of hybrid brachytherapy for locally advanced cervical cancer: making adverse situations in a favorable scenario</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole-genome/exome analysis of circulating tumor DNA and comparison to tumor genomics from patients with heavily pre-treated ovarian cancer: subset analysis of the PERMED-01 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Pakradouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Brachytherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/jcb.2022.118831⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.946257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.946257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04053267v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Oaknin</w:t>
+                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tinker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cara Mathews</w:t>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623657v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+                <w:t xml:space="preserve">Early clinical outcomes of hybrid brachytherapy for locally advanced cervical cancer: making adverse situations in a favorable scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Varela Cagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Magalie Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.632. </w:t>
+              <w:t xml:space="preserve">Journal of Contemporary Brachytherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.321 - 331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/jcb.2022.118831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622756v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04053267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Switch to fulvestrant and palbociclib versus no switch in advanced breast cancer with rising ESR1 mutation during aromatase inhibitor and palbociclib therapy (PADA-1): a randomised, open-label, multicentre, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Hardy-Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1367-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00555-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583277v1</w:t>
+                <w:t xml:space="preserve">hal-03867802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of modern preoperative high-dose-rate brachytherapy in early-stage cervical cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Clinicopathological characterization of a real-world multicenter cohort of endometrioid ovarian carcinoma: Analysis of the French national ESME-Unicancer database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecologic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 161 (1), pp.166 - 172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.01.034⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 163 (1), pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03649584v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicopathological characterization of a real-world multicenter cohort of endometrioid ovarian carcinoma: Analysis of the French national ESME-Unicancer database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The impact of modern preoperative high-dose-rate brachytherapy in early-stage cervical cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Varela Cagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gonzague-Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecologic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 163 (1), pp.64-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.07.019⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 161 (1), pp.166 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622742v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03649584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Oaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (29), pp.3781-3785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sfumato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 159, pp.205 - 214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03647613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousset-Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622737v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eribulin Efficacy on Brain Metastases in Heavily Pretreated Patients with Metastatic Breast Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Monneur</w:t>
+                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10061272⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622759v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Tumor Cells and Bevacizumab Pharmacokinetics during Neoadjuvant Treatment Combining Chemotherapy and Bevacizumab for Early Breast Cancer: Ancillary Analysis of the AVASTEM Trial</w:t>
+                <w:t xml:space="preserve">Eribulin Efficacy on Brain Metastases in Heavily Pretreated Patients with Metastatic Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Monneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10061272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622751v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumor DNA as a noninvasive marker of resectability in ovarian carcinomas.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.5548⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15_suppl), pp.S737-S738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622754v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Circulating Tumor Cells and Bevacizumab Pharmacokinetics during Neoadjuvant Treatment Combining Chemotherapy and Bevacizumab for Early Breast Cancer: Ancillary Analysis of the AVASTEM Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakan Abulnaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622797v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Activity and Safety of the Anti–Programmed Death 1 Monoclonal Antibody Dostarlimab for Patients With Recurrent or Advanced Mismatch Repair–Deficient Endometrial Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cara Mathews</w:t>
+                <w:t xml:space="preserve">Circulating tumor DNA as a noninvasive marker of resectability in ovarian carcinomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2020.4515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (15_suppl), pp.5548-5548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.5548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622783v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles AMMs au niveau européen : alpélisib – cancer du sein RH+/HER2− métastatique avec mutation PIK3CA</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622832v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Therapeutics in HER2-Positive Advanced Breast Cancer: Towards a Change in Clinical Practices?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oaknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12061573⟩</w:t>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (29), pp.3781-3785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623669v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of early discharge after gynaecological oncology surgery within ERAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Toni Mikhael</w:t>
+                <w:t xml:space="preserve">Clinical Activity and Safety of the Anti–Programmed Death 1 Monoclonal Antibody Dostarlimab for Patients With Recurrent or Advanced Mismatch Repair–Deficient Endometrial Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oaknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-019-06974-w⟩</w:t>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2020.4515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03009273v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège des actualités oncologiques internationales en 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Magné</w:t>
+                <w:t xml:space="preserve">Nouvelles AMMs au niveau européen : alpélisib – cancer du sein RH+/HER2− métastatique avec mutation PIK3CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Corbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 107 (2), pp.148-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.01.010⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 107 (10), pp.959-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518020v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Response to Cetuximab in a Patient With EGFR -Amplified Heavily Pretreated Metastatic Triple-Negative Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Therapeutics in HER2-Positive Advanced Breast Cancer: Towards a Change in Clinical Practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12061573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/po.18.00310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03623686v1</w:t>
+                <w:t xml:space="preserve">hal-03623669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Prediction of early discharge after gynaecological oncology surgery within ERAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jauffret-Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Toni Mikhael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.1985-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-019-06974-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606425v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03009273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic microangiopathy associated with gemcitabine use: Presentation and outcome in a national French retrospective cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florilège des actualités oncologiques internationales en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Moussi‐francès</w:t>
+                <w:t xml:space="preserve">Nicolas Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sallée</w:t>
+                <w:t xml:space="preserve">Marie Wislez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13808⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (2), pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120988v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">High Response to Cetuximab in a Patient With EGFR -Amplified Heavily Pretreated Metastatic Triple-Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/po.18.00310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02152656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crizotinib in c-MET- or ROS1-positive NSCLC: results of the AcSé phase II trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Pérol</w:t>
+                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mazieres</w:t>
+                <w:t xml:space="preserve">Magali Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Otto</w:t>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (12), pp.1985-1991. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdz407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02530381v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Viens</w:t>
+                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (7), pp.1033. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533030v1</w:t>
+                <w:t xml:space="preserve">hal-03606425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Cells Inhibition by Bevacizumab in Combination with Neoadjuvant Chemotherapy for Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Thrombotic microangiopathy associated with gemcitabine use: Presentation and outcome in a national French retrospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Poullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+                <w:t xml:space="preserve">Julie Moussi‐francès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050612⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (2), pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145624v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Response to Carboplatin in a Patient With Metastatic Triple-Negative Breast Cancer With Somatic Mutation of BRCA1 and Loss of RAD51B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Chaffanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Gabrielle Planes-Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/po.18.00362⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03623688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+                <w:t xml:space="preserve">Stem Cells Inhibition by Bevacizumab in Combination with Neoadjuvant Chemotherapy for Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bertucci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143625v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of eribulin for ``real-world'' older patients with metastatic breast cancer</w:t>
+                <w:t xml:space="preserve">Major Response to Carboplatin in a Patient With Metastatic Triple-Negative Breast Cancer With Somatic Mutation of BRCA1 and Loss of RAD51B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre De Nonneville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+                <w:t xml:space="preserve">Lorène Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Extra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Tarpin</w:t>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/po.18.00362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143579v1</w:t>
+                <w:t xml:space="preserve">hal-03623688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumour DNA as an early marker of recurrence and treatment efficacy in ovarian carcinoma, the CIDOC study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crizotinib in c-MET- or ROS1-positive NSCLC: results of the AcSé phase II trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moro-Sibilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sabatier</w:t>
+                <w:t xml:space="preserve">N. Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pomel</w:t>
+                <w:t xml:space="preserve">M. Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-E. Colombo</w:t>
+                <w:t xml:space="preserve">J. Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Narducci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Garnier</w:t>
+                <w:t xml:space="preserve">J. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29 (6), pp.3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.1985-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdz407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143654v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETROSPHER. ERBB2 amplification detection in the plasma at diagnosis for early high-risk HER2-positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circulating tumour DNA as an early marker of recurrence and treatment efficacy in ovarian carcinoma, the CIDOC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-E. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669695v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Results and Analysis of Eribulin Efficacy according to Previous Microtubules-Inhibitors Sensitivity in the French Prospective Expanded Access Program for Heavily Pre-treated Metastatic Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4143/crt.2017.446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01985845v1</w:t>
+                <w:t xml:space="preserve">hal-03669695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+                <w:t xml:space="preserve">Safety Results and Analysis of Eribulin Efficacy according to Previous Microtubules-Inhibitors Sensitivity in the French Prospective Expanded Access Program for Heavily Pre-treated Metastatic Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Véronique Diéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier B. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (4), pp.1226-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4143/crt.2017.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145636v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01985845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major response to carboplatin in a metastatic triple-negative breast cancer patient with somatic mutation of BRCA1 and RAD51B: When chemotherapy meets precision medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaffanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annonc/mdy314.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivolumab in routine practice for older patients with advanced or metastatic non-small cell lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paciencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Madroszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (5), pp.494-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgo.2018.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of favorable or unfavorable opinion about euthanasia in a sample of French cancer patients receiving palliative care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nilbert</w:t>
+                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12904-018-0357-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03583406v1</w:t>
+                <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Impact of Her2 and BRCA1/2 status in high-dose chemotherapy and autologous stem cells transplantation in the treatment of breast cancer: The Institut Paoli Calmettes' experience].</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Determinants of favorable or unfavorable opinion about euthanasia in a sample of French cancer patients receiving palliative care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-018-0357-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788977v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIKHER2: A phase IB study evaluating buparlisib in combination with lapatinib in trastuzumab-resistant HER2-positive advanced breast cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.08.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03623711v1</w:t>
+                <w:t xml:space="preserve">hal-02143625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of adjuvant chemotherapy with or without trastuzumab in pT1ab node-negative human epidermal growth factor receptor 2-positive breast carcinomas: results of a national multi-institutional study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and efficacy of eribulin for ``real-world'' older patients with metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Cohen</w:t>
+                <w:t xml:space="preserve">Alexandre De Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Extra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-017-4136-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.281-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623719v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of hormone receptor- and HER2-defined subtypes in inflammatory breast cancer treated with high-dose chemotherapy: a retrospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">[Impact of Her2 and BRCA1/2 status in high-dose chemotherapy and autologous stem cells transplantation in the treatment of breast cancer: The Institut Paoli Calmettes' experience].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sfumato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/jca.15797⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (4), pp.332 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01987531v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Benefit of adjuvant chemotherapy with or without trastuzumab in pT1ab node-negative human epidermal growth factor receptor 2-positive breast carcinomas: results of a national multi-institutional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Adelaide</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12714⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162 (2), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-017-4136-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623724v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Immunohistochemical subtypes predict survival in metastatic breast cancer receiving high-dose chemotherapy with autologous haematopoietic stem cell transplantation” [Eur J Cancer 57 (April 2016) 118–126]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">PIKHER2: A phase IB study evaluating buparlisib in combination with lapatinib in trastuzumab-resistant HER2-positive advanced breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Rezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Campone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 67, pp.223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 86, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623727v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and predictive value of PDL1 expression in breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic impact of hormone receptor- and HER2-defined subtypes in inflammatory breast cancer treated with high-dose chemotherapy: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurys Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Max Chaffanet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3216⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.2077-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jca.15797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583484v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01987531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized medicine: Present and future of breast cancer management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.79428-79441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623758v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth&amp;quot; tumors: Breast cancer cells shun NK-cells anti-tumor immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Immunohistochemical subtypes predict survival in metastatic breast cancer receiving high-dose chemotherapy with autologous haematopoietic stem cell transplantation” [Eur J Cancer 57 (April 2016) 118–126]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurys Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/onci.18528⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583489v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CINSARC signature: Prognostic and predictive of response to chemotherapy?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Prognostic and predictive value of PDL1 expression in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.9.19.13463⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.5449-5464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623803v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stealth&amp;quot; tumors: Breast cancer cells shun NK-cells anti-tumor immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.366-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.18528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01192813v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer du sein triple-négatif : caractéristiques histocliniques et moléculaires, prise en charge et perspectives thérapeutiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Provansal</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2013.1740⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623766v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01192813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there candidates for high-dose chemotherapy in ovarian carcinoma?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CINSARC signature: Prognostic and predictive of response to chemotherapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-9966-31-87⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (19), pp.4025-4027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.9.19.13463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00765646v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Metastasis of a Squamous Cell Carcinoma of the Uterine Cervix Mimicking Inflammatory Breast Cancer</w:t>
+                <w:t xml:space="preserve">Personalized medicine: Present and future of breast cancer management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Reports in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000342255⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623778v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer du sein triple-négatif : caractéristiques histocliniques et moléculaires, prise en charge et perspectives thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (5), pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2013.1740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623789v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we turning to more than a first line treatment of metastatic colorectal cancer with high dose irinotecan?: A monocentric institution safety analysis of 46 patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Plat</w:t>
+                <w:t xml:space="preserve">Breast Metastasis of a Squamous Cell Carcinoma of the Uterine Cervix Mimicking Inflammatory Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Goubely</w:t>
+                <w:t xml:space="preserve">Céline Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jalaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.11.005⟩</w:t>
+              <w:t xml:space="preserve">Case Reports in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.464-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000342255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649856v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
+                <w:t xml:space="preserve">Are there candidates for high-dose chemotherapy in ovarian carcinoma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antonietta Capiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-9966-31-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606422v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00765646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+                <w:t xml:space="preserve">Are we turning to more than a first line treatment of metastatic colorectal cancer with high dose irinotecan?: A monocentric institution safety analysis of 46 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goubely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00614833v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritumoural vascular invasion: A major determinant of triple-negative breast cancer outcome</w:t>
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03623796v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Jacquemier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Adelaide</w:t>
+                <w:t xml:space="preserve">Stéphane Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637781v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00614833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Peritumoural vascular invasion: A major determinant of triple-negative breast cancer outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.1537-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594471v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bonensea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583558v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-grade extraskeletal osteosarcoma of the chest wall: case report and review of literature.</w:t>
+                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-645⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546735v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
+                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Huiart</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (2), pp.407-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03623799v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme « ariditaire » du cancer de l’ovaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-grade extraskeletal osteosarcoma of the chest wall: case report and review of literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sarran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/201026121040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03583491v1</w:t>
+                <w:t xml:space="preserve">hal-00546735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Huiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (12), pp.1143-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme « ariditaire » du cancer de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.1040-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201026121040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling and prediction of clinical outcome in ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (2), pp.98-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11965,161 +12375,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary Lymphoid Structures Are Associated with Enhanced Macrophage Activation and Immune Checkpoint Expression and Predict Outcome in Cervical Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Panouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sarah Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12187,51 +12597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44F01AB2"/>
+    <w:nsid w:val="59B4EC4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12418,51 +12828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-682X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148078435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5816-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerin-Charbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rowinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chator" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2025.08.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rippstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rubio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depont Christensen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Colombo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00668" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16101838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05002859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Cinieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyae322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13679" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05004059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejaibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80030-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiane Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.06.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Hardy-Bessard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00555-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Meskine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-4722.2022.64" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boussere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pomel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.08.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Karine Evans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oaknin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tinker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubilee Brown" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Mathews" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Romeo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jacobs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ferron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020354" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598884v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.946257" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Varela Cagetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Provansal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jcb.2022.118831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623657v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Samou&#235;lian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-0598" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gonzague-Casabianca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.01.034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frank" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.07.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vicier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.09.040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061272" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakan Abulnaja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.5548" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.4515" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061573" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03009273v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret-Fara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Toni Mikhael" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-019-06974-w" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magn&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00310" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060774" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Poullin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moussi&#8208;franc&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13808" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Sibilot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cozic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz407" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050612" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00362" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10120506" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Extra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2017.11.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143654v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E. Colombo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143655v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carbuccia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarpin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di&#233;ras" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B. Pivot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4143/crt.2017.446" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaffanet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jose" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy314.030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143604v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciencia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.02.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.12.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Rezai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623719v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Classe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4136-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987531v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.15797" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623727v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.09.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CPZBHR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623758v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.03.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583489v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18528" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623766v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1740" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765646v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Capiello" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-87" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623778v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jalaguier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342255" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649856v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirscher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goubely" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.11.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVP6G1J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546735v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sarran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-645" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583491v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201026121040" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-682X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148078435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5816-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerin-Charbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rowinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chator" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2025.08.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Varela Cagetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gonzague-Casabianca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brachy.2024.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rippstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bouguerra Zina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2024.102867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16101838" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05002859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Cinieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyae322" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13679" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05004059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejaibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80030-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rubio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depont Christensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Colombo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00668" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiane Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boussere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pomel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.08.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Meskine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-4722.2022.64" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Karine Evans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loschi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oaknin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gilbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tinker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubilee Brown" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Mathews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003777" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13188" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Romeo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jacobs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ferron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020354" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.946257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Provansal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jcb.2022.118831" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Hardy-Bessard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00555-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frank" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.07.019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.01.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Samou&#235;lian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-0598" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vicier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.09.040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061272" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakan Abulnaja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010140" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.5548" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.4515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061573" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03009273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret-Fara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Toni Mikhael" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-019-06974-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magn&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00310" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060774" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Poullin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moussi&#8208;franc&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13808" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050612" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00362" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Sibilot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cozic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz407" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143655v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carbuccia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarpin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E. Colombo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10120506" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di&#233;ras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B. Pivot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4143/crt.2017.446" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaffanet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jose" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy314.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143604v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciencia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.02.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Extra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2017.11.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.12.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Classe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4136-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Rezai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLTFKFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.15797" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CPZBHR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18528" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623758v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.03.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1740" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jalaguier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342255" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765646v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Capiello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-87" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649856v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirscher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goubely" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.11.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVP6G1J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546735v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sarran" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-645" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583491v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201026121040" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>