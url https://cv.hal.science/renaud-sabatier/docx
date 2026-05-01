--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology and pharmacokinetics of antibody-drug conjugates, where do we stand?</w:t>
+                <w:t xml:space="preserve">Role of platinum-free interval (PFI) and maintenance therapies in recurrent ovarian cancer to explain survival. An analysis from the French real-world ESME Ovarian Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Géraud</w:t>
+                <w:t xml:space="preserve">Claire Chator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gougis</w:t>
+                <w:t xml:space="preserve">Marion Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Beaufils</w:t>
+                <w:t xml:space="preserve">Frédéric Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.102922. </w:t>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2025.102922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240065v1</w:t>
+                <w:t xml:space="preserve">hal-05362636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of platinum-free interval (PFI) and maintenance therapies in recurrent ovarian cancer to explain survival. An analysis from the French real-world ESME Ovarian Database</w:t>
+                <w:t xml:space="preserve">Pharmacology and pharmacokinetics of antibody-drug conjugates, where do we stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chator</w:t>
+                <w:t xml:space="preserve">Arthur Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chevrier</w:t>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guyon</w:t>
+                <w:t xml:space="preserve">Mathilde Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, pp.17-25. </w:t>
+              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.102922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2025.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2025.102922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362636v1</w:t>
+                <w:t xml:space="preserve">hal-05240065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of time and implants in high-dose rate image-guided adaptive brachytherapy for locally advanced cervical cancer</w:t>
               </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune landscape and TAM density in endometrial cancer: implications for immune checkpoint inhibitors efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1302,831 +1302,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Cyclin-Dependent Kinase 4/6 Inhibitors in Elderly Breast Cancer Patients: What Do We Know?</w:t>
+                <w:t xml:space="preserve">Atezolizumab Combined With Platinum and Maintenance Niraparib for Recurrent Ovarian Cancer With a Platinum-Free Interval &gt;6 Months: ENGOT-OV41/GEICO 69-O/ANITA Phase III Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Antonio González-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+                <w:t xml:space="preserve">María Jesús Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+                <w:t xml:space="preserve">Florian Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Depont Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16101838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (36), pp.4294-4304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.24.00668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148479v1</w:t>
+                <w:t xml:space="preserve">hal-05033891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and quality of life with maintenance olaparib plus bevacizumab in older patients with ovarian cancer: subgroup analysis of PAOLA‑1/ENGOT-ov25</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Falandry</w:t>
+                <w:t xml:space="preserve">Deciphering Folate Receptor alphaGene Expression and mRNA Signatures in Ovarian Cancer: Implications for Precision Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Cinieri</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cropet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oncolo/oyae322⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (22), pp.11953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252211953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002859v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrioid ovarian carcinoma landscape: pathological and molecular characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Use of Cyclin-Dependent Kinase 4/6 Inhibitors in Elderly Breast Cancer Patients: What Do We Know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Cannone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13679⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16101838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04933229v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the pathological and genomic profile of epithelial ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endometrioid ovarian carcinoma landscape: pathological and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kalbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Rejaibi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Manai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Agavnian</w:t>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80030-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05004059v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atezolizumab Combined With Platinum and Maintenance Niraparib for Recurrent Ovarian Cancer With a Platinum-Free Interval &gt;6 Months: ENGOT-OV41/GEICO 69-O/ANITA Phase III Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and quality of life with maintenance olaparib plus bevacizumab in older patients with ovarian cancer: subgroup analysis of PAOLA‑1/ENGOT-ov25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Montégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Falandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio González-Martín</w:t>
+                <w:t xml:space="preserve">Saverio Cinieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Rubio</w:t>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Heitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Colombo</w:t>
+                <w:t xml:space="preserve">Laure Montane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.24.00668⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyae322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033891v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Folate Receptor alphaGene Expression and mRNA Signatures in Ovarian Cancer: Implications for Precision Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kfoury</w:t>
+                <w:t xml:space="preserve">Decoding the pathological and genomic profile of epithelial ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Jose Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Agavnian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (22), pp.11953. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.28573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252211953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945209v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05004059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, pathological, and comprehensive molecular analysis of the uterine clear cell carcinoma: a retrospective national study from TMRG and GINECO network</w:t>
               </w:r>
@@ -2374,2020 +2374,2020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal timing of interval debulking surgery for advanced epithelial ovarian cancer: A retrospective study from the ESME national cohort</w:t>
+                <w:t xml:space="preserve">Switch to fulvestrant and palbociclib versus no switch in advanced breast cancer with rising ESR1 mutation during aromatase inhibitor and palbociclib therapy (PADA-1): a randomised, open-label, multicentre, phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dominique Thomas</w:t>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Boussere</w:t>
+                <w:t xml:space="preserve">Anne-Claire Hardy-Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pomel</w:t>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Costaz</w:t>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 167 (1), pp.11-21. </w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1367-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2022.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00555-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868125v1</w:t>
+                <w:t xml:space="preserve">hal-03867802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The safety and efficacy of palbociclib in older patients with advanced breast cancer in a real-world setting</w:t>
+                <w:t xml:space="preserve">Optimal timing of interval debulking surgery for advanced epithelial ovarian cancer: A retrospective study from the ESME national cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gouton</w:t>
+                <w:t xml:space="preserve">Quentin Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Tassy</w:t>
+                <w:t xml:space="preserve">Amal Boussere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Micallef</w:t>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Meskine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Christophe Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Costaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF CANCER METASTASIS AND TREATMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/2394-4722.2022.64⟩</w:t>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167 (1), pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085342v1</w:t>
+                <w:t xml:space="preserve">hal-03868125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’année 2021 dans tous ses états : une synthèse digérée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bouleuc</w:t>
+                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Firmin</w:t>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Magne</w:t>
+                <w:t xml:space="preserve">Sylvie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109 (1), pp.8-19. </w:t>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622801v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
+                <w:t xml:space="preserve">L’année 2021 dans tous ses états : une synthèse digérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Carole Bouleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Loschi</w:t>
+                <w:t xml:space="preserve">Nelly Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arnaud</w:t>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 109 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622825v1</w:t>
+                <w:t xml:space="preserve">hal-03622801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and antitumor activity of dostarlimab in patients with advanced or recurrent DNA mismatch repair deficient/microsatellite instability-high (dMMR/MSI-H) or proficient/stable (MMRp/MSS) endometrial cancer: interim results from GARNET—a phase I, single-arm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Oaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jubilee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.e003777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jitc-2021-003777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating tumor DNA predicts efficacy of a dual AKT/p70S6K inhibitor (LY2780301) plus paclitaxel in metastatic breast cancer: plasma analysis of the TAKTIC phase IB/II study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (10), pp.2057-2070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1878-0261.13188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Challenges in Patients with Gynecologic Carcinosarcomas: Analysis of a Multicenter National Cohort Study from the French Prospective TMRG Network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The safety and efficacy of palbociclib in older patients with advanced breast cancer in a real-world setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Jacobs</w:t>
+                <w:t xml:space="preserve">Etienne Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Louis Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Ferron</w:t>
+                <w:t xml:space="preserve">Joelle Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Meskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14020354⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF CANCER METASTASIS AND TREATMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/2394-4722.2022.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622814v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités 2021 sur le cancer du sein localement avancé ou métastatique RH+/HER2−</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic Challenges in Patients with Gynecologic Carcinosarcomas: Analysis of a Multicenter National Cohort Study from the French Prospective TMRG Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Goncalves</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.009⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14020354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622806v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et facteurs associés à la publication des travaux de thèse d’exercice par les internes d’oncologie médicale en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14092275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623519v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Adélaïde</w:t>
+                <w:t xml:space="preserve">Évolution et facteurs associés à la publication des travaux de thèse d’exercice par les internes d’oncologie médicale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14092275⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085310v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome/exome analysis of circulating tumor DNA and comparison to tumor genomics from patients with heavily pre-treated ovarian cancer: subset analysis of the PERMED-01 trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Actualités 2021 sur le cancer du sein localement avancé ou métastatique RH+/HER2−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.946257⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.216-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081622v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Whole-genome/exome analysis of circulating tumor DNA and comparison to tumor genomics from patients with heavily pre-treated ovarian cancer: subset analysis of the PERMED-01 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Loschi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Pakradouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.946257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.946257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598884v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early clinical outcomes of hybrid brachytherapy for locally advanced cervical cancer: making adverse situations in a favorable scenario</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Brachytherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/jcb.2022.118831⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04053267v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch to fulvestrant and palbociclib versus no switch in advanced breast cancer with rising ESR1 mutation during aromatase inhibitor and palbociclib therapy (PADA-1): a randomised, open-label, multicentre, phase 3 trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+                <w:t xml:space="preserve">Early clinical outcomes of hybrid brachytherapy for locally advanced cervical cancer: making adverse situations in a favorable scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Varela Cagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+                <w:t xml:space="preserve">Magalie Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.1367-1377. </w:t>
+              <w:t xml:space="preserve">Journal of Contemporary Brachytherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.321 - 331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00555-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/jcb.2022.118831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867802v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04053267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicopathological characterization of a real-world multicenter cohort of endometrioid ovarian carcinoma: Analysis of the French national ESME-Unicancer database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oaknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Frank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 163 (1), pp.64-71. </w:t>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (29), pp.3781-3785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622742v1</w:t>
+                <w:t xml:space="preserve">hal-03623657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of modern preoperative high-dose-rate brachytherapy in early-stage cervical cancer</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecologic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (1), pp.166 - 172. </w:t>
@@ -4507,1443 +4507,1443 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Oaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tinker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (29), pp.3781-3785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Vicier</w:t>
+                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 159, pp.205 - 214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03647613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">Clinicopathological characterization of a real-world multicenter cohort of endometrioid ovarian carcinoma: Analysis of the French national ESME-Unicancer database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163 (1), pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622756v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
+                <w:t xml:space="preserve">Eribulin Efficacy on Brain Metastases in Heavily Pretreated Patients with Metastatic Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Monneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10061272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583277v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eribulin Efficacy on Brain Metastases in Heavily Pretreated Patients with Metastatic Breast Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Monneur</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10061272⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15_suppl), pp.S737-S738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622759v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousset-Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622737v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Tumor Cells and Bevacizumab Pharmacokinetics during Neoadjuvant Treatment Combining Chemotherapy and Bevacizumab for Early Breast Cancer: Ancillary Analysis of the AVASTEM Trial</w:t>
+                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13010140⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622751v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumor DNA as a noninvasive marker of resectability in ovarian carcinomas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Circulating Tumor Cells and Bevacizumab Pharmacokinetics during Neoadjuvant Treatment Combining Chemotherapy and Bevacizumab for Early Breast Cancer: Ancillary Analysis of the AVASTEM Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakan Abulnaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.5548⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622754v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Circulating tumor DNA as a noninvasive marker of resectability in ovarian carcinomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (15_suppl), pp.5548-5548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.5548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622797v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cara Mathews</w:t>
+                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623657v1</w:t>
+                <w:t xml:space="preserve">hal-03622797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Activity and Safety of the Anti–Programmed Death 1 Monoclonal Antibody Dostarlimab for Patients With Recurrent or Advanced Mismatch Repair–Deficient Endometrial Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Oaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tinker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (11), pp.1766. </w:t>
@@ -5994,51 +5994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles AMMs au niveau européen : alpélisib – cancer du sein RH+/HER2− métastatique avec mutation PIK3CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Corbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (10), pp.959-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6072,103 +6072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Therapeutics in HER2-Positive Advanced Breast Cancer: Towards a Change in Clinical Practices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essia Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.1573. </w:t>
@@ -6353,51 +6353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège des actualités oncologiques internationales en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wislez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,2413 +6468,2413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Response to Cetuximab in a Patient With EGFR -Amplified Heavily Pretreated Metastatic Triple-Negative Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Magali Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/po.18.00310⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623686v1</w:t>
+                <w:t xml:space="preserve">hal-02152656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02152656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Thrombotic microangiopathy associated with gemcitabine use: Presentation and outcome in a national French retrospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moussi‐francès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (2), pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606425v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic microangiopathy associated with gemcitabine use: Presentation and outcome in a national French retrospective cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Moussi‐francès</w:t>
+                <w:t xml:space="preserve">High Response to Cetuximab in a Patient With EGFR -Amplified Heavily Pretreated Metastatic Triple-Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sallée</w:t>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (2), pp.403-412. </w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.13808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/po.18.00310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120988v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
+                <w:t xml:space="preserve">Crizotinib in c-MET- or ROS1-positive NSCLC: results of the AcSé phase II trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Planes-Laine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+                <w:t xml:space="preserve">D. Moro-Sibilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Viens</w:t>
+                <w:t xml:space="preserve">N. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.1985-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdz407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533030v1</w:t>
+                <w:t xml:space="preserve">hal-02530381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Cells Inhibition by Bevacizumab in Combination with Neoadjuvant Chemotherapy for Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Planes-Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050612⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02145624v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Response to Carboplatin in a Patient With Metastatic Triple-Negative Breast Cancer With Somatic Mutation of BRCA1 and Loss of RAD51B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Stem Cells Inhibition by Bevacizumab in Combination with Neoadjuvant Chemotherapy for Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/po.18.00362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623688v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crizotinib in c-MET- or ROS1-positive NSCLC: results of the AcSé phase II trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major Response to Carboplatin in a Patient With Metastatic Triple-Negative Breast Cancer With Somatic Mutation of BRCA1 and Loss of RAD51B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mazieres</w:t>
+                <w:t xml:space="preserve">Lorène Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Otto</w:t>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (12), pp.1985-1991. </w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdz407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/po.18.00362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530381v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETROSPHER. ERBB2 amplification detection in the plasma at diagnosis for early high-risk HER2-positive breast cancer</w:t>
+                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sabatier</w:t>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.001⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143655v1</w:t>
+                <w:t xml:space="preserve">hal-02143625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumour DNA as an early marker of recurrence and treatment efficacy in ovarian carcinoma, the CIDOC study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Garnier</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of eribulin for ``real-world'' older patients with metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre De Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Extra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.281-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143654v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RETROSPHER. ERBB2 amplification detection in the plasma at diagnosis for early high-risk HER2-positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carbuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669695v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Results and Analysis of Eribulin Efficacy according to Previous Microtubules-Inhibitors Sensitivity in the French Prospective Expanded Access Program for Heavily Pre-treated Metastatic Breast Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Diéras</w:t>
+                <w:t xml:space="preserve">Circulating tumour DNA as an early marker of recurrence and treatment efficacy in ovarian carcinoma, the CIDOC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier B. Pivot</w:t>
+                <w:t xml:space="preserve">C. Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brain</w:t>
+                <w:t xml:space="preserve">P-E. Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Roche</w:t>
+                <w:t xml:space="preserve">F. Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (4), pp.1226-1237. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4143/crt.2017.446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01985845v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major response to carboplatin in a metastatic triple-negative breast cancer patient with somatic mutation of BRCA1 and RAD51B: When chemotherapy meets precision medicine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sabatier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy314.030⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143656v1</w:t>
+                <w:t xml:space="preserve">hal-03669695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivolumab in routine practice for older patients with advanced or metastatic non-small cell lung cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Safety Results and Analysis of Eribulin Efficacy according to Previous Microtubules-Inhibitors Sensitivity in the French Prospective Expanded Access Program for Heavily Pre-treated Metastatic Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Madroszyk</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Diéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier B. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2018.02.011⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (4), pp.1226-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4143/crt.2017.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143604v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01985845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of favorable or unfavorable opinion about euthanasia in a sample of French cancer patients receiving palliative care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Palliative Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12904-018-0357-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A major response to carboplatin in a metastatic triple-negative breast cancer patient with somatic mutation of BRCA1 and RAD51B: When chemotherapy meets precision medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy314.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143625v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of eribulin for ``real-world'' older patients with metastatic breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nivolumab in routine practice for older patients with advanced or metastatic non-small cell lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre De Nonneville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+                <w:t xml:space="preserve">Maria Paciencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Extra</w:t>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tarpin</w:t>
+                <w:t xml:space="preserve">Anne Madroszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.281-283. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.494-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2017.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2018.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143579v1</w:t>
+                <w:t xml:space="preserve">hal-02143604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Impact of Her2 and BRCA1/2 status in high-dose chemotherapy and autologous stem cells transplantation in the treatment of breast cancer: The Institut Paoli Calmettes' experience].</w:t>
               </w:r>
@@ -8886,77 +8886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sfumato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104 (4), pp.332 - 343. </w:t>
@@ -8994,64 +8994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of adjuvant chemotherapy with or without trastuzumab in pT1ab node-negative human epidermal growth factor receptor 2-positive breast carcinomas: results of a national multi-institutional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Rezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,295 +9268,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of hormone receptor- and HER2-defined subtypes in inflammatory breast cancer treated with high-dose chemotherapy: a retrospective study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/jca.15797⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.79428-79441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01987531v1</w:t>
+                <w:t xml:space="preserve">hal-03623724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Prognostic impact of hormone receptor- and HER2-defined subtypes in inflammatory breast cancer treated with high-dose chemotherapy: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurys Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (48), pp.79428-79441. </w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.2077-2084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/jca.15797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623724v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01987531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Immunohistochemical subtypes predict survival in metastatic breast cancer receiving high-dose chemotherapy with autologous haematopoietic stem cell transplantation” [Eur J Cancer 57 (April 2016) 118–126]</w:t>
               </w:r>
@@ -9568,77 +9568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sfumato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.223. </w:t>
@@ -9688,103 +9688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic and predictive value of PDL1 expression in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chaffanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (7), pp.5449-5464. </w:t>
@@ -9816,360 +9816,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth&amp;quot; tumors: Breast cancer cells shun NK-cells anti-tumor immunity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized medicine: Present and future of breast cancer management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/onci.18528⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583489v1</w:t>
+                <w:t xml:space="preserve">hal-03623758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stealth&amp;quot; tumors: Breast cancer cells shun NK-cells anti-tumor immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.228. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.366-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/onci.18528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01192813v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CINSARC signature: Prognostic and predictive of response to chemotherapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (19), pp.4025-4027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10197,213 +10167,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized medicine: Present and future of breast cancer management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 91 (3), pp.223-233. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623758v1</w:t>
+                <w:t xml:space="preserve">inserm-01192813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer du sein triple-négatif : caractéristiques histocliniques et moléculaires, prise en charge et perspectives thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100 (5), pp.453-464. </w:t>
@@ -10441,51 +10441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Metastasis of a Squamous Cell Carcinoma of the Uterine Cervix Mimicking Inflammatory Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,77 +10575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there candidates for high-dose chemotherapy in ovarian carcinoma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Antonietta Capiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10703,1615 +10703,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00765646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we turning to more than a first line treatment of metastatic colorectal cancer with high dose irinotecan?: A monocentric institution safety analysis of 46 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mineur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Goubely</w:t>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.11.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649856v1</w:t>
+                <w:t xml:space="preserve">hal-03623789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606422v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00614833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are we turning to more than a first line treatment of metastatic colorectal cancer with high dose irinotecan?: A monocentric institution safety analysis of 46 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raynaud</w:t>
+                <w:t xml:space="preserve">L. Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+                <w:t xml:space="preserve">S. Kirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goubely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00614833v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritumoural vascular invasion: A major determinant of triple-negative breast cancer outcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2011.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03623796v1</w:t>
+                <w:t xml:space="preserve">hal-03606422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Peritumoural vascular invasion: A major determinant of triple-negative breast cancer outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.1537-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637781v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guille</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bonensea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">J Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27656. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp.304-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623789v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 126 (2), pp.407-420. </w:t>
+              <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583558v1</w:t>
+                <w:t xml:space="preserve">hal-00594471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-grade extraskeletal osteosarcoma of the chest wall: case report and review of literature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-645⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (2), pp.407-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546735v1</w:t>
+                <w:t xml:space="preserve">hal-00583558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Low-grade extraskeletal osteosarcoma of the chest wall: case report and review of literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Huiart</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sarran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03623799v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme « ariditaire » du cancer de l’ovaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Huiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/201026121040⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (12), pp.1143-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583491v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Une forme « ariditaire » du cancer de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.1040-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201026121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594471v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling and prediction of clinical outcome in ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (2), pp.98-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12389,51 +12389,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary Lymphoid Structures Are Associated with Enhanced Macrophage Activation and Immune Checkpoint Expression and Predict Outcome in Cervical Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Panouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12441,51 +12441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sarah Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12597,51 +12597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59B4EC4C"/>
+    <w:nsid w:val="7F66FE0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12828,51 +12828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-682X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148078435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5816-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerin-Charbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rowinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chator" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2025.08.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Varela Cagetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gonzague-Casabianca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brachy.2024.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rippstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bouguerra Zina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2024.102867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16101838" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05002859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Cinieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyae322" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13679" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05004059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejaibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80030-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rubio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depont Christensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Colombo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00668" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiane Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boussere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pomel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.08.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Meskine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-4722.2022.64" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Karine Evans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loschi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oaknin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gilbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tinker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubilee Brown" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Mathews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003777" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13188" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Romeo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jacobs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ferron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020354" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.946257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Provansal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jcb.2022.118831" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Hardy-Bessard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00555-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frank" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.07.019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.01.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Samou&#235;lian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-0598" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vicier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.09.040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061272" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakan Abulnaja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010140" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.5548" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.4515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061573" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03009273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret-Fara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Toni Mikhael" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-019-06974-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magn&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00310" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060774" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Poullin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moussi&#8208;franc&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13808" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050612" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00362" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Sibilot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cozic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz407" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143655v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carbuccia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarpin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E. Colombo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10120506" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di&#233;ras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B. Pivot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4143/crt.2017.446" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaffanet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jose" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy314.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143604v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciencia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.02.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Extra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2017.11.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.12.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Classe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4136-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Rezai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLTFKFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.15797" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CPZBHR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18528" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623758v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.03.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1740" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jalaguier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342255" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765646v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Capiello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-87" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649856v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirscher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goubely" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.11.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVP6G1J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546735v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sarran" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-645" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583491v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201026121040" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-682X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148078435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5816-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerin-Charbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rowinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chator" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2025.08.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Varela Cagetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gonzague-Casabianca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brachy.2024.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rippstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bouguerra Zina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2024.102867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rubio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depont Christensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Colombo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16101838" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05002859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Cinieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyae322" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05004059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejaibi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80030-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiane Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Hardy-Bessard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00555-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boussere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pomel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.08.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Karine Evans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loschi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oaknin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tinker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubilee Brown" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Mathews" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003777" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583253v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Meskine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-4722.2022.64" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Romeo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jacobs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ferron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020354" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.946257" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Provansal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jcb.2022.118831" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Samou&#235;lian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-0598" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.01.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vicier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.09.040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frank" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.07.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061272" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakan Abulnaja" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.5548" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.4515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061573" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03009273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret-Fara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Toni Mikhael" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-019-06974-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magn&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060774" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouby" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Poullin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moussi&#8208;franc&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13808" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00310" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Sibilot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cozic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz407" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050612" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00362" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10120506" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Extra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2017.11.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carbuccia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarpin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E. Colombo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669695v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di&#233;ras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B. Pivot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4143/crt.2017.446" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143656v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaffanet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jose" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy314.030" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciencia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.02.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.12.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Classe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4136-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Rezai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLTFKFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987531v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.15797" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CPZBHR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.03.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583489v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18528" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1740" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jalaguier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342255" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765646v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Capiello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-87" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirscher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goubely" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.11.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVP6G1J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546735v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sarran" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-645" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583491v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201026121040" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>