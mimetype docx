--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of platinum-free interval (PFI) and maintenance therapies in recurrent ovarian cancer to explain survival. An analysis from the French real-world ESME Ovarian Database</w:t>
+                <w:t xml:space="preserve">Pharmacology and pharmacokinetics of antibody-drug conjugates, where do we stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chator</w:t>
+                <w:t xml:space="preserve">Arthur Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chevrier</w:t>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guyon</w:t>
+                <w:t xml:space="preserve">Mathilde Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 201, pp.17-25. </w:t>
+              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.102922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2025.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2025.102922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362636v1</w:t>
+                <w:t xml:space="preserve">hal-05240065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology and pharmacokinetics of antibody-drug conjugates, where do we stand?</w:t>
+                <w:t xml:space="preserve">Role of platinum-free interval (PFI) and maintenance therapies in recurrent ovarian cancer to explain survival. An analysis from the French real-world ESME Ovarian Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Géraud</w:t>
+                <w:t xml:space="preserve">Claire Chator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gougis</w:t>
+                <w:t xml:space="preserve">Marion Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Beaufils</w:t>
+                <w:t xml:space="preserve">Frédéric Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.102922. </w:t>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2025.102922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240065v1</w:t>
+                <w:t xml:space="preserve">hal-05362636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of time and implants in high-dose rate image-guided adaptive brachytherapy for locally advanced cervical cancer</w:t>
               </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune landscape and TAM density in endometrial cancer: implications for immune checkpoint inhibitors efficacy</w:t>
+                <w:t xml:space="preserve">BTN2A1 acquisition through trogocytosis enhances Vγ9Vδ2 T cell cytotoxicity against autologous and cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Le Saux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa-Isabelle Renaud</w:t>
+                <w:t xml:space="preserve">Damien Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Brachet</w:t>
+                <w:t xml:space="preserve">Pierre Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17588359251347364⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.116387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223627v1</w:t>
+                <w:t xml:space="preserve">hal-05577986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTN2A1 acquisition through trogocytosis enhances Vγ9Vδ2 T cell cytotoxicity against autologous and cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune landscape and TAM density in endometrial cancer: implications for immune checkpoint inhibitors efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Imbert</w:t>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bruyat</w:t>
+                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grassi</w:t>
+                <w:t xml:space="preserve">Léa-Isabelle Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Robert</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (10), pp.116387. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.17588359251347364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17588359251347364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577986v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARP inhibitors as maintenance therapy in ovarian cancer after platinum-sensitive recurrence: real-world experience from the Unicancer network</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1302,831 +1302,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atezolizumab Combined With Platinum and Maintenance Niraparib for Recurrent Ovarian Cancer With a Platinum-Free Interval &gt;6 Months: ENGOT-OV41/GEICO 69-O/ANITA Phase III Trial</w:t>
+                <w:t xml:space="preserve">The Use of Cyclin-Dependent Kinase 4/6 Inhibitors in Elderly Breast Cancer Patients: What Do We Know?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio González-Martín</w:t>
+                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Rubio</w:t>
+                <w:t xml:space="preserve">Frederique Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Heitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Colombo</w:t>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.24.00668⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16101838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033891v1</w:t>
+                <w:t xml:space="preserve">hal-05148479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Folate Receptor alphaGene Expression and mRNA Signatures in Ovarian Cancer: Implications for Precision Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kfoury</w:t>
+                <w:t xml:space="preserve">Endometrioid ovarian carcinoma landscape: pathological and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kalbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (22), pp.11953. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252211953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945209v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Cyclin-Dependent Kinase 4/6 Inhibitors in Elderly Breast Cancer Patients: What Do We Know?</w:t>
+                <w:t xml:space="preserve">Safety and quality of life with maintenance olaparib plus bevacizumab in older patients with ovarian cancer: subgroup analysis of PAOLA‑1/ENGOT-ov25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Coline Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+                <w:t xml:space="preserve">Claire Falandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+                <w:t xml:space="preserve">Saverio Cinieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Montane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16101838⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyae322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148479v1</w:t>
+                <w:t xml:space="preserve">hal-05002859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrioid ovarian carcinoma landscape: pathological and molecular characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding the pathological and genomic profile of epithelial ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rim Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Agavnian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13679⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.28573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933229v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05004059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and quality of life with maintenance olaparib plus bevacizumab in older patients with ovarian cancer: subgroup analysis of PAOLA‑1/ENGOT-ov25</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atezolizumab Combined With Platinum and Maintenance Niraparib for Recurrent Ovarian Cancer With a Platinum-Free Interval &gt;6 Months: ENGOT-OV41/GEICO 69-O/ANITA Phase III Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Cinieri</w:t>
+                <w:t xml:space="preserve">Antonio González-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cropet</w:t>
+                <w:t xml:space="preserve">María Jesús Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Montane</w:t>
+                <w:t xml:space="preserve">Florian Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Depont Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oncolo/oyae322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (36), pp.4294-4304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.24.00668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002859v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the pathological and genomic profile of epithelial ovarian cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maroua Manai</w:t>
+                <w:t xml:space="preserve">Deciphering Folate Receptor alphaGene Expression and mRNA Signatures in Ovarian Cancer: Implications for Precision Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Adelaide</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Agavnian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.28573. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (22), pp.11953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-80030-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms252211953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05004059v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, pathological, and comprehensive molecular analysis of the uterine clear cell carcinoma: a retrospective national study from TMRG and GINECO network</w:t>
               </w:r>
@@ -2374,3576 +2374,3576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch to fulvestrant and palbociclib versus no switch in advanced breast cancer with rising ESR1 mutation during aromatase inhibitor and palbociclib therapy (PADA-1): a randomised, open-label, multicentre, phase 3 trial</w:t>
+                <w:t xml:space="preserve">Optimal timing of interval debulking surgery for advanced epithelial ovarian cancer: A retrospective study from the ESME national cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Quentin Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Hardy-Bessard</w:t>
+                <w:t xml:space="preserve">Amal Boussere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dalenc</w:t>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+                <w:t xml:space="preserve">Christophe Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+                <w:t xml:space="preserve">Hélène Costaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.1367-1377. </w:t>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167 (1), pp.11-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00555-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867802v1</w:t>
+                <w:t xml:space="preserve">hal-03868125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal timing of interval debulking surgery for advanced epithelial ovarian cancer: A retrospective study from the ESME national cohort</w:t>
+                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Boussere</w:t>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pomel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Costaz</w:t>
+                <w:t xml:space="preserve">Sylvie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868125v1</w:t>
+                <w:t xml:space="preserve">hal-03622825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’année 2021 dans tous ses états : une synthèse digérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Carole Bouleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Nelly Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Loschi</w:t>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arnaud</w:t>
+                <w:t xml:space="preserve">Nicolas Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
+              <w:t xml:space="preserve">, 2022, 109 (1), pp.8-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622825v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’année 2021 dans tous ses états : une synthèse digérée</w:t>
+                <w:t xml:space="preserve">Safety and antitumor activity of dostarlimab in patients with advanced or recurrent DNA mismatch repair deficient/microsatellite instability-high (dMMR/MSI-H) or proficient/stable (MMRp/MSS) endometrial cancer: interim results from GARNET—a phase I, single-arm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
+                <w:t xml:space="preserve">Ana Oaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bouleuc</w:t>
+                <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Firmin</w:t>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+                <w:t xml:space="preserve">Jubilee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Magne</w:t>
+                <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (1), pp.8-19. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.e003777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2021-003777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622801v1</w:t>
+                <w:t xml:space="preserve">hal-03622811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and antitumor activity of dostarlimab in patients with advanced or recurrent DNA mismatch repair deficient/microsatellite instability-high (dMMR/MSI-H) or proficient/stable (MMRp/MSS) endometrial cancer: interim results from GARNET—a phase I, single-arm study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating tumor DNA predicts efficacy of a dual AKT/p70S6K inhibitor (LY2780301) plus paclitaxel in metastatic breast cancer: plasma analysis of the TAKTIC phase IB/II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Oaknin</w:t>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Gilbert</w:t>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tinker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cara Mathews</w:t>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2021-003777⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2057-2070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622811v1</w:t>
+                <w:t xml:space="preserve">hal-03583253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumor DNA predicts efficacy of a dual AKT/p70S6K inhibitor (LY2780301) plus paclitaxel in metastatic breast cancer: plasma analysis of the TAKTIC phase IB/II study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The safety and efficacy of palbociclib in older patients with advanced breast cancer in a real-world setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Meskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13188⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF CANCER METASTASIS AND TREATMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/2394-4722.2022.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583253v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The safety and efficacy of palbociclib in older patients with advanced breast cancer in a real-world setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic Challenges in Patients with Gynecologic Carcinosarcomas: Analysis of a Multicenter National Cohort Study from the French Prospective TMRG Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gouton</w:t>
+                <w:t xml:space="preserve">Margaux Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Tassy</w:t>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Micallef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Gwenael Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF CANCER METASTASIS AND TREATMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/2394-4722.2022.64⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14020354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085342v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Challenges in Patients with Gynecologic Carcinosarcomas: Analysis of a Multicenter National Cohort Study from the French Prospective TMRG Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Ferron</w:t>
+                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Karine Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14020354⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622814v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14092275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et facteurs associés à la publication des travaux de thèse d’exercice par les internes d’oncologie médicale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités 2021 sur le cancer du sein localement avancé ou métastatique RH+/HER2−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essia Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (2), pp.216-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome/exome analysis of circulating tumor DNA and comparison to tumor genomics from patients with heavily pre-treated ovarian cancer: subset analysis of the PERMED-01 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Pakradouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.946257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fonc.2022.946257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des infirmiers en pratique avancée en oncologie et hémato-oncologie en France : état des lieux précoce</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Early clinical outcomes of hybrid brachytherapy for locally advanced cervical cancer: making adverse situations in a favorable scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Varela Cagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contemporary Brachytherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.321 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/jcb.2022.118831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598884v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04053267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early clinical outcomes of hybrid brachytherapy for locally advanced cervical cancer: making adverse situations in a favorable scenario</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+                <w:t xml:space="preserve">Switch to fulvestrant and palbociclib versus no switch in advanced breast cancer with rising ESR1 mutation during aromatase inhibitor and palbociclib therapy (PADA-1): a randomised, open-label, multicentre, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Hardy-Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Provansal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Brachytherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.321 - 331. </w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.1367-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/jcb.2022.118831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00555-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04053267v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cara Mathews</w:t>
+                <w:t xml:space="preserve">The impact of modern preoperative high-dose-rate brachytherapy in early-stage cervical cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Varela Cagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gonzague-Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (1), pp.166 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623657v1</w:t>
+                <w:t xml:space="preserve">inserm-03649584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of modern preoperative high-dose-rate brachytherapy in early-stage cervical cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Houvenaeghel</w:t>
+                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oaknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 161 (1), pp.166 - 172. </w:t>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (29), pp.3781-3785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.01.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03649584v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cara Mathews</w:t>
+                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.205 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622744v1</w:t>
+                <w:t xml:space="preserve">inserm-03647613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Clinicopathological characterization of a real-world multicenter cohort of endometrioid ovarian carcinoma: Analysis of the French national ESME-Unicancer database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163 (1), pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03647613v1</w:t>
+                <w:t xml:space="preserve">hal-03622742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicopathological characterization of a real-world multicenter cohort of endometrioid ovarian carcinoma: Analysis of the French national ESME-Unicancer database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Eribulin Efficacy on Brain Metastases in Heavily Pretreated Patients with Metastatic Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Monneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10061272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2021.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622742v1</w:t>
+                <w:t xml:space="preserve">hal-03622759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eribulin Efficacy on Brain Metastases in Heavily Pretreated Patients with Metastatic Breast Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Monneur</w:t>
+                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousset-Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10061272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622759v1</w:t>
+                <w:t xml:space="preserve">hal-03622756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
+                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622737v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial Carcinoma: Immune Microenvironment and Emerging Treatments in Immuno-Oncology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gorvel</w:t>
+                <w:t xml:space="preserve">739P Efficacy and safety of maintenance olaparib and bevacizumab (bev) in ovarian cancer (OC) patients (pts) aged ≥65 years (y) from the PAOLA-1/ENGOT-ov25 first-line trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15_suppl), pp.S737-S738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9060632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622756v1</w:t>
+                <w:t xml:space="preserve">hal-03622737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
+                <w:t xml:space="preserve">Circulating Tumor Cells and Bevacizumab Pharmacokinetics during Neoadjuvant Treatment Combining Chemotherapy and Bevacizumab for Early Breast Cancer: Ancillary Analysis of the AVASTEM Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakan Abulnaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13010140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03583277v1</w:t>
+                <w:t xml:space="preserve">hal-03622751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Tumor Cells and Bevacizumab Pharmacokinetics during Neoadjuvant Treatment Combining Chemotherapy and Bevacizumab for Early Breast Cancer: Ancillary Analysis of the AVASTEM Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+                <w:t xml:space="preserve">Circulating tumor DNA as a noninvasive marker of resectability in ovarian carcinomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (15_suppl), pp.5548-5548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.5548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13010140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622751v1</w:t>
+                <w:t xml:space="preserve">hal-03622754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumor DNA as a noninvasive marker of resectability in ovarian carcinomas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Vicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.5548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622754v1</w:t>
+                <w:t xml:space="preserve">hal-03622797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAKTIC: A prospective, multicentre, uncontrolled, phase IB/II study of LY2780301, a p70S6K/AKT inhibitor, in combination with weekly paclitaxel in HER2-negative advanced breast cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Clinical activity and safety of the anti-PD-1 monoclonal antibody dostarlimab for patients with recurrent or advanced dMMR endometrial cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oaknin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.09.040⟩</w:t>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (29), pp.3781-3785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fon-2021-0598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622797v1</w:t>
+                <w:t xml:space="preserve">hal-03623657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Activity and Safety of the Anti–Programmed Death 1 Monoclonal Antibody Dostarlimab for Patients With Recurrent or Advanced Mismatch Repair–Deficient Endometrial Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Oaknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tinker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (11), pp.1766. </w:t>
@@ -5994,51 +5994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles AMMs au niveau européen : alpélisib – cancer du sein RH+/HER2− métastatique avec mutation PIK3CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Corbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (10), pp.959-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6066,338 +6066,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Therapeutics in HER2-Positive Advanced Breast Cancer: Towards a Change in Clinical Practices?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vicier</w:t>
+                <w:t xml:space="preserve">Prediction of early discharge after gynaecological oncology surgery within ERAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Jérome Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jauffret-Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Toni Mikhael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12061573⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.1985-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-019-06974-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623669v1</w:t>
+                <w:t xml:space="preserve">inserm-03009273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of early discharge after gynaecological oncology surgery within ERAS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Jauffret-Fara</w:t>
+                <w:t xml:space="preserve">New Therapeutics in HER2-Positive Advanced Breast Cancer: Towards a Change in Clinical Practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essia Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Toni Mikhael</w:t>
+                <w:t xml:space="preserve">Mathilde Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (5), pp.1985-1993. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-019-06974-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12061573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03009273v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilège des actualités oncologiques internationales en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wislez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,64 +6474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,2275 +6606,2275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">High Response to Cetuximab in a Patient With EGFR -Amplified Heavily Pretreated Metastatic Triple-Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/po.18.00310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606425v1</w:t>
+                <w:t xml:space="preserve">hal-03623686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic microangiopathy associated with gemcitabine use: Presentation and outcome in a national French retrospective cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Sallée</w:t>
+                <w:t xml:space="preserve">Liquid Biopsies for Ovarian Carcinoma: How Blood Tests May Improve the Clinical Management of a Deadly Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13808⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120988v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Response to Cetuximab in a Patient With EGFR -Amplified Heavily Pretreated Metastatic Triple-Negative Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+                <w:t xml:space="preserve">Thrombotic microangiopathy associated with gemcitabine use: Presentation and outcome in a national French retrospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moussi‐francès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.1-8. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (2), pp.403-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/po.18.00310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623686v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crizotinib in c-MET- or ROS1-positive NSCLC: results of the AcSé phase II trial</w:t>
+                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moro-Sibilot</w:t>
+                <w:t xml:space="preserve">Gabrielle Planes-Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cozic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Otto</w:t>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdz407⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530381v1</w:t>
+                <w:t xml:space="preserve">hal-02533030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-1/PD-L1 Targeting in Breast Cancer: The First Clinical Evidences Are Emerging. A Literature Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stem Cells Inhibition by Bevacizumab in Combination with Neoadjuvant Chemotherapy for Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Viens</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11071033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02533030v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Cells Inhibition by Bevacizumab in Combination with Neoadjuvant Chemotherapy for Breast Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+                <w:t xml:space="preserve">Major Response to Carboplatin in a Patient With Metastatic Triple-Negative Breast Cancer With Somatic Mutation of BRCA1 and Loss of RAD51B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050612⟩</w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/po.18.00362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145624v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Response to Carboplatin in a Patient With Metastatic Triple-Negative Breast Cancer With Somatic Mutation of BRCA1 and Loss of RAD51B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crizotinib in c-MET- or ROS1-positive NSCLC: results of the AcSé phase II trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moro-Sibilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Seguin</w:t>
+                <w:t xml:space="preserve">J. Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Chaffanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+                <w:t xml:space="preserve">J. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.1985-1991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/po.18.00362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdz407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623688v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
+                <w:t xml:space="preserve">RETROSPHER. ERBB2 amplification detection in the plasma at diagnosis for early high-risk HER2-positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bertucci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carbuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143625v1</w:t>
+                <w:t xml:space="preserve">hal-02143655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of eribulin for ``real-world'' older patients with metastatic breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Tarpin</w:t>
+                <w:t xml:space="preserve">Circulating tumour DNA as an early marker of recurrence and treatment efficacy in ovarian carcinoma, the CIDOC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-E. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Narducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143579v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETROSPHER. ERBB2 amplification detection in the plasma at diagnosis for early high-risk HER2-positive breast cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.001⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143655v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumour DNA as an early marker of recurrence and treatment efficacy in ovarian carcinoma, the CIDOC study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Sabatier</w:t>
+                <w:t xml:space="preserve">Safety Results and Analysis of Eribulin Efficacy according to Previous Microtubules-Inhibitors Sensitivity in the French Prospective Expanded Access Program for Heavily Pre-treated Metastatic Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Diéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pomel</w:t>
+                <w:t xml:space="preserve">Xavier B. Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-E. Colombo</w:t>
+                <w:t xml:space="preserve">Etienne Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Narducci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Garnier</w:t>
+                <w:t xml:space="preserve">Henri Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (6), pp.3. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (4), pp.1226-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy316.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4143/crt.2017.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143654v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01985845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A major response to carboplatin in a metastatic triple-negative breast cancer patient with somatic mutation of BRCA1 and RAD51B: When chemotherapy meets precision medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy314.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669695v1</w:t>
+                <w:t xml:space="preserve">hal-02143656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Results and Analysis of Eribulin Efficacy according to Previous Microtubules-Inhibitors Sensitivity in the French Prospective Expanded Access Program for Heavily Pre-treated Metastatic Breast Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nivolumab in routine practice for older patients with advanced or metastatic non-small cell lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Roche</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paciencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Madroszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4143/crt.2017.446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.494-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2018.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01985845v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Determinants of favorable or unfavorable opinion about euthanasia in a sample of French cancer patients receiving palliative care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-018-0357-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145636v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of favorable or unfavorable opinion about euthanasia in a sample of French cancer patients receiving palliative care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nilbert</w:t>
+                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-018-0357-6⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583406v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major response to carboplatin in a metastatic triple-negative breast cancer patient with somatic mutation of BRCA1 and RAD51B: When chemotherapy meets precision medicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting BRCA Deficiency in Breast Cancer: What are the Clinical Evidences and the Next Perspectives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy314.030⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers10120506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143656v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivolumab in routine practice for older patients with advanced or metastatic non-small cell lung cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Safety and efficacy of eribulin for ``real-world'' older patients with metastatic breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre De Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Paciencia</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+                <w:t xml:space="preserve">Jean-Marc Extra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Madroszyk</w:t>
+                <w:t xml:space="preserve">Carole Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (5), pp.494-500. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.281-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2018.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143604v1</w:t>
+                <w:t xml:space="preserve">hal-02143579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Impact of Her2 and BRCA1/2 status in high-dose chemotherapy and autologous stem cells transplantation in the treatment of breast cancer: The Institut Paoli Calmettes' experience].</w:t>
               </w:r>
@@ -8886,77 +8886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sfumato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104 (4), pp.332 - 343. </w:t>
@@ -8994,64 +8994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of adjuvant chemotherapy with or without trastuzumab in pT1ab node-negative human epidermal growth factor receptor 2-positive breast carcinomas: results of a national multi-institutional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,77 +9128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIKHER2: A phase IB study evaluating buparlisib in combination with lapatinib in trastuzumab-resistant HER2-positive advanced breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Rezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,295 +9268,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Prognostic impact of hormone receptor- and HER2-defined subtypes in inflammatory breast cancer treated with high-dose chemotherapy: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurys Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sfumato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12714⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.2077-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jca.15797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623724v1</w:t>
+                <w:t xml:space="preserve">inserm-01987531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of hormone receptor- and HER2-defined subtypes in inflammatory breast cancer treated with high-dose chemotherapy: a retrospective study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (14), pp.2077-2084. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.79428-79441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/jca.15797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01987531v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Immunohistochemical subtypes predict survival in metastatic breast cancer receiving high-dose chemotherapy with autologous haematopoietic stem cell transplantation” [Eur J Cancer 57 (April 2016) 118–126]</w:t>
               </w:r>
@@ -9568,77 +9568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sfumato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.223. </w:t>
@@ -9688,103 +9688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic and predictive value of PDL1 expression in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chaffanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (7), pp.5449-5464. </w:t>
@@ -9816,568 +9816,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized medicine: Present and future of breast cancer management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stealth&amp;quot; tumors: Breast cancer cells shun NK-cells anti-tumor immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.366-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.18528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623758v1</w:t>
+                <w:t xml:space="preserve">hal-03583489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth&amp;quot; tumors: Breast cancer cells shun NK-cells anti-tumor immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+                <w:t xml:space="preserve">The CINSARC signature: Prognostic and predictive of response to chemotherapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (3), pp.366-368. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (19), pp.4025-4027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/onci.18528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.9.19.13463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583489v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CINSARC signature: Prognostic and predictive of response to chemotherapy?</w:t>
+                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (19), pp.4025-4027. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cc.9.19.13463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623803v1</w:t>
+                <w:t xml:space="preserve">inserm-01192813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalized medicine: Present and future of breast cancer management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.228. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.223-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01192813v1</w:t>
+                <w:t xml:space="preserve">hal-03623758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer du sein triple-négatif : caractéristiques histocliniques et moléculaires, prise en charge et perspectives thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,51 +10441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Metastasis of a Squamous Cell Carcinoma of the Uterine Cervix Mimicking Inflammatory Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,77 +10575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there candidates for high-dose chemotherapy in ovarian carcinoma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Antonietta Capiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10703,1615 +10703,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00765646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are we turning to more than a first line treatment of metastatic colorectal cancer with high dose irinotecan?: A monocentric institution safety analysis of 46 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">L. Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goubely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623789v1</w:t>
+                <w:t xml:space="preserve">hal-02649856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00614833v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we turning to more than a first line treatment of metastatic colorectal cancer with high dose irinotecan?: A monocentric institution safety analysis of 46 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mineur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Sabatier</w:t>
+                <w:t xml:space="preserve">Stéphane Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kirscher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Goubely</w:t>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.11.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649856v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00614833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peritumoural vascular invasion: A major determinant of triple-negative breast cancer outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.1537-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606422v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritumoural vascular invasion: A major determinant of triple-negative breast cancer outcome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bonensea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03623796v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Sabatier</w:t>
+                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Jacquemier</w:t>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Adelaide</w:t>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105 (2), pp.304-311. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637781v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
+              <w:t xml:space="preserve">, 2010, 126 (2), pp.407-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594471v1</w:t>
+                <w:t xml:space="preserve">hal-00583558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low-grade extraskeletal osteosarcoma of the chest wall: case report and review of literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sarran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583558v1</w:t>
+                <w:t xml:space="preserve">hal-00546735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-grade extraskeletal osteosarcoma of the chest wall: case report and review of literature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brenot-Rossi</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Huiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-645⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (12), pp.1143-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546735v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une forme « ariditaire » du cancer de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.1040-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201026121040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03623799v1</w:t>
+                <w:t xml:space="preserve">hal-03583491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme « ariditaire » du cancer de l’ovaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (12), pp.1040-1042. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/201026121040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583491v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling and prediction of clinical outcome in ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (2), pp.98-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12389,103 +12389,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary Lymphoid Structures Are Associated with Enhanced Macrophage Activation and Immune Checkpoint Expression and Predict Outcome in Cervical Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Panouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sarah Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12597,51 +12597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F66FE0B"/>
+    <w:nsid w:val="573D1C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12828,51 +12828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-682X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148078435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5816-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerin-Charbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rowinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chator" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2025.08.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Varela Cagetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gonzague-Casabianca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brachy.2024.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rippstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bouguerra Zina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2024.102867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rubio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depont Christensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Colombo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16101838" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05002859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Cinieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyae322" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05004059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejaibi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80030-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiane Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Hardy-Bessard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00555-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boussere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pomel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.08.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Karine Evans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loschi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oaknin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tinker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubilee Brown" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Mathews" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003777" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583253v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Meskine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-4722.2022.64" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Romeo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jacobs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ferron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020354" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.946257" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Provansal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jcb.2022.118831" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Samou&#235;lian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-0598" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.01.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vicier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.09.040" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frank" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.07.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061272" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakan Abulnaja" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.5548" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.4515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061573" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03009273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret-Fara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Toni Mikhael" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-019-06974-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magn&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060774" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouby" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Poullin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moussi&#8208;franc&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13808" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00310" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Sibilot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cozic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz407" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050612" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00362" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10120506" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Extra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2017.11.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carbuccia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarpin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E. Colombo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669695v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di&#233;ras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B. Pivot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4143/crt.2017.446" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143656v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaffanet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jose" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy314.030" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciencia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.02.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.12.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Classe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4136-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Rezai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLTFKFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987531v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.15797" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CPZBHR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.03.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583489v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18528" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1740" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jalaguier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342255" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765646v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Capiello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-87" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirscher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goubely" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.11.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVP6G1J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546735v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sarran" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-645" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583491v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201026121040" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-sabatier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5821-682X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148078435" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5816-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papazyan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerin-Charbonnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rowinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgc.2025.102804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chator" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2025.08.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Varela Cagetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gonzague-Casabianca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ferr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brachy.2024.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruyat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rippstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyaf075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bouguerra Zina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2024.102867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16101838" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cannone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05002859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Cinieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyae322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05004059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejaibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80030-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rubio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depont Christensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Colombo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.24.00668" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Eberst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Follana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiane Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boussere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pomel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2022.08.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622825v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Karine Evans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loschi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oaknin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tinker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubilee Brown" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Mathews" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003777" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tassy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Micallef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Meskine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-4722.2022.64" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Romeo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jacobs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ferron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020354" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambaudie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Houvenaeghel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622806v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Mezni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.12.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04081622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.946257" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Provansal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jcb.2022.118831" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Hardy-Bessard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00555-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.01.034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Samou&#235;lian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-0598" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vicier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Isambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.09.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622742v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frank" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2021.07.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622759v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10061272" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousset-Rouviere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fattori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1181" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cur&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakan Abulnaja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010140" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.5548" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.4515" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.07.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03009273v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jauffret-Fara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Toni Mikhael" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-019-06974-w" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623669v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magn&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wislez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11060774" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00310" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Poullin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moussi&#8208;franc&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13808" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Planes-Laine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050612" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00362" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Sibilot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cozic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz407" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143655v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabatier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carbuccia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarpin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E. Colombo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narducci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy316.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10120506" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di&#233;ras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B. Pivot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4143/crt.2017.446" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaffanet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jose" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy314.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143604v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paciencia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madroszyk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.02.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Extra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2017.11.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.12.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623719v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Classe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cohen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4136-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Rezai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.08.025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLTFKFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jca.15797" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CPZBHR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18528" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623758v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.03.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1740" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jalaguier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342255" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00765646v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Capiello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-31-87" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649856v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mineur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirscher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goubely" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.11.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVP6G1J6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546735v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague de Pinieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sarran" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenot-Rossi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-645" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583491v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201026121040" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Panouillot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>