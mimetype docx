--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -202,291 +202,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
+                <w:t xml:space="preserve">Evidence linking cadmium and/or lead exposure to immunomodulatory effects in mammals based upon an adverse outcome pathways approach, and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vuarin</w:t>
+                <w:t xml:space="preserve">Cloe Hadjadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Quentin Devalloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Herrada</w:t>
+                <w:t xml:space="preserve">Colette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Nico W van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.144056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.144056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183755v1</w:t>
+                <w:t xml:space="preserve">hal-05008154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence linking cadmium and/or lead exposure to immunomodulatory effects in mammals based upon an adverse outcome pathways approach, and research perspectives</w:t>
+                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloe Hadjadji</w:t>
+                <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Gaillard</w:t>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico W van den Brink</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 371, pp.144056. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.144056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008154v1</w:t>
+                <w:t xml:space="preserve">hal-05183755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
               </w:r>
@@ -511,51 +511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -606,90 +606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -734,291 +734,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pollution and nutritional quality modulate immune response of the wood mouse (Apodemus sylvaticus) through hormonal disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+                <w:t xml:space="preserve">Effects of chronic exposure to toxic metals on haematological parameters in free-ranging small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 337, pp.122100. </w:t>
+              <w:t xml:space="preserve">, 2023, 317, pp.120675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283376v1</w:t>
+                <w:t xml:space="preserve">hal-04289501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to toxic metals on haematological parameters in free-ranging small mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental pollution and nutritional quality modulate immune response of the wood mouse (Apodemus sylvaticus) through hormonal disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Powolny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Yara Alchammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Driget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 317, pp.120675. </w:t>
+              <w:t xml:space="preserve">, 2023, 337, pp.122100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289501v1</w:t>
+                <w:t xml:space="preserve">hal-04283376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
               </w:r>
@@ -1056,51 +1056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Burkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.1-23. </w:t>
@@ -1190,51 +1190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1285,51 +1285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of polycyclic aromatic hydrocarbon (PAH) contents in micro-volumes of the whole blood and liver of Red Kite by a simplified GC-MS/MS method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,278 +1396,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+                <w:t xml:space="preserve">Is blood a reliable indicator of trace metal concentrations in organs of small mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.320-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316627v1</w:t>
+                <w:t xml:space="preserve">hal-02124731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is blood a reliable indicator of trace metal concentrations in organs of small mammals?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 217, pp.320-328. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124731v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
               </w:r>
@@ -1679,77 +1679,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (18), pp.3700-3713. </w:t>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metals from historical mining sites and past metallurgical activity remain bioavailable to wildlife today.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
@@ -2578,51 +2578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of urban habitat on immunity in the great tit Parus major.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Belvalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eggs to fledging: negative impact of urban habitat on reproduction in two tit species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.940 - 946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3078,464 +3078,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Predicting As, Cd, Cu, Pb and Zn levels in grasses (Agrostis sp and Poa sp.) and stinging nettle (Urtica dioica) applying soil-plant transfer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Boshoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten de Jonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Bervoets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 493, pp.862 - 871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115160v1</w:t>
+                <w:t xml:space="preserve">hal-02635194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting As, Cd, Cu, Pb and Zn levels in grasses (Agrostis sp and Poa sp.) and stinging nettle (Urtica dioica) applying soil-plant transfer models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Boshoff</w:t>
+                <w:t xml:space="preserve">Unintentional Wildlife Poisoning and Proposals for Sustainable Management of Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Riols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten de Jonge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Bervoets</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Mionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.076⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (28), pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635194v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintentional Wildlife Poisoning and Proposals for Sustainable Management of Rodents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of the embryotoxicity of cadmium in the terrestrial mollusk Cantareus aspersus: From bioaccumulation to impacts at different levels of biological organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.12230⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.89-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074849v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des anciens sites miniers et métallurgiques sur les ecosystemes actuels -synthèse des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3557,822 +3540,839 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2014.1277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the embryotoxicity of cadmium in the terrestrial mollusk Cantareus aspersus: From bioaccumulation to impacts at different levels of biological organization.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Histopathology related to cadmium and lead bioaccumulation in chronically exposed wood mice, Apodemus sylvaticus, around a former smelter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Durfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Sánchez-Chardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.167-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01065091v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathology related to cadmium and lead bioaccumulation in chronically exposed wood mice, Apodemus sylvaticus, around a former smelter.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of trace metals from past mining on the aquatic ecosystem: a multi-proxy approach in the Morvan (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134, pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117292v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trace metals from past mining on the aquatic ecosystem: a multi-proxy approach in the Morvan (France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losno</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 134, pp.410-419. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.233-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071519v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding performance of blue tits (Cyanistes cæruleus ultramarinus) in relation to lead pollution and nest failure rates in rural, intermediate, and urban sites in Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
+                <w:t xml:space="preserve">Zahra Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174C, pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925928v1</w:t>
+                <w:t xml:space="preserve">hal-00769184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding performance of blue tits (Cyanistes cæruleus ultramarinus) in relation to lead pollution and nest failure rates in rural, intermediate, and urban sites in Algeria.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.11.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769184v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization, trace metal pollution, and malaria prevalence in the house sparrow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4566,103 +4566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 470-471C, pp.1012-1022. </w:t>
@@ -4706,2604 +4706,2574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 432, pp.275-287. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (11), pp.1368-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713288v1</w:t>
+                <w:t xml:space="preserve">hal-00687949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t>
+                <w:t xml:space="preserve">The diet of migrant Red Kites Milvus milvus during a Water Vole Arvicola terrestris outbreak in eastern France and the associated risk of secondary poisoning by the rodenticide bromadiolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 154 (1), pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2011.01193.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687949v1</w:t>
+                <w:t xml:space="preserve">hal-00927197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diet of migrant Red Kites Milvus milvus during a Water Vole Arvicola terrestris outbreak in eastern France and the associated risk of secondary poisoning by the rodenticide bromadiolone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil parameters are key factors to predict metal bioavailability to snails based on chemical extractant data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2011.01193.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 431, pp.413-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927197v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil parameters are key factors to predict metal bioavailability to snails based on chemical extractant data.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Landsnail eggs bioassays: A new tool to assess embryotoxicity of contaminants in the solid, liquid or gaseous phase of soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.048⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114682v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landsnail eggs bioassays: A new tool to assess embryotoxicity of contaminants in the solid, liquid or gaseous phase of soil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.56-64. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 432, pp.275-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662424v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">B. Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 192 (3), pp.1804 - 1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662291v1</w:t>
+                <w:t xml:space="preserve">hal-02648888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (20), pp.4280-4288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04596762v1</w:t>
+                <w:t xml:space="preserve">hal-00623847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.07.016⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648888v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Raeppel</w:t>
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00623847v1</w:t>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and metal accumulation in Porcellio scaber exposed to poplar litter from Cd-, Pb-, and Zn-contaminated sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (3), pp.451-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+                <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.1373-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00490752v1</w:t>
+                <w:t xml:space="preserve">hal-00662419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00662419v1</w:t>
+                <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (16), pp.6823-6830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00670291v1</w:t>
+                <w:t xml:space="preserve">hal-00621255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00621255v1</w:t>
+                <w:t xml:space="preserve">hal-00662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00512117v1</w:t>
+                <w:t xml:space="preserve">hal-00480780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+                <w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00480780v1</w:t>
+                <w:t xml:space="preserve">hal-00456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (1-3), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00456247v1</w:t>
+                <w:t xml:space="preserve">hal-00528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,2402 +7295,2432 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00528789v1</w:t>
+                <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462085v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413804v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04637457v1</w:t>
+                <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. de Vaufleury</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Cosson</w:t>
+                <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-498. </w:t>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659760v1</w:t>
+                <w:t xml:space="preserve">hal-00374583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina G Vijver</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Devaux</w:t>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Cosson</w:t>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374583v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597000v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659766v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344436v1</w:t>
+                <w:t xml:space="preserve">hal-00359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00359907v1</w:t>
+                <w:t xml:space="preserve">hal-00344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70 (1), pp.138-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Small mammal assemblages and habitat distribution in the northern Junggar Basin, Xinjiang, China: a pilot survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (4), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359911v1</w:t>
+                <w:t xml:space="preserve">hal-02658548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small mammal assemblages and habitat distribution in the northern Junggar Basin, Xinjiang, China: a pilot survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.048⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658548v1</w:t>
+                <w:t xml:space="preserve">hal-00359911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Saccomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9775,77 +9775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saccomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9902,925 +9902,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822</w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3-4, pp.214-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663344v1</w:t>
+                <w:t xml:space="preserve">hal-00341587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3-4, pp.214-225</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341587v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642247v1</w:t>
+                <w:t xml:space="preserve">hal-00374633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374628v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00374633v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374630v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: A toxicokinetic approach with the terrestrial snail Helix aspersa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7), pp.866-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645285v1</w:t>
@@ -10883,51 +10883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Elmholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1), pp.120. </w:t>
@@ -10977,51 +10977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11123,109 +11123,109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cœurdassier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Faivre</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -11255,3194 +11255,3955 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638810v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638801v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342445v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682079v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674162v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cadmium on the Survival of Three Life-Stages of the Freshwater Pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Morhain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Timbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.95-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679180v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Nonavailable” Soil Cadmium Is Bioavailable to Snails: Evidence from Isotopic Dilution Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (1), pp.81-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 122 (3), pp.343-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0269-7491(02)00333-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P M Badot</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122 (3), pp.343-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117293v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (1), pp.148-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117297v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/eesa.2002.2216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637131v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residues of glyphosate, AMPA and glufosinate in soils, earthworms and wild small mammals in arable landscapes: a new case of “emerging organic contaminants”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexandra Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirteen years after : dynamics of trace metals in free-ranging small mammals related to soil aging (2006-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Detriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition des micromammifères aux pesticides actuellement utilisés: différences entre espèces, rôle de l’habitat et du paysage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Burkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the relative effects of semi-natural elements and organic farming practices to enhance biodiversity in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637127v1</w:t>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial variability of biological and chemical contaminants in nurseries of lesser horseshoe bat : preliminary results in Franche-Comté (Eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 60th Annual International Conference of the Wildlife Disease Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Québec, Canada. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In natura exposure of soil, earthworms and small mammals to pesticides in agricultural landscapes: from fears to fact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the Future International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive genetic tools to study wildlife populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do habitat and pollution disturbances affect the diet of the wood mouse Apodemus syvaticus? a DNA metabarcoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pompanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Watch Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Frasne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA metabarcoding approach to understand trophic transfers of pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pompanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC, EUrope)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience de la phytostabilisation sur le comportement et les transferts des éléments traces métalliques dans les écosystèmes terrestres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique 'Phytotechnologies'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.36-44</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967280v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14474,907 +15235,924 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficience de la phytostabilisation sur le comportement et les transferts des éléments traces métalliques dans les écosystèmes terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+              <w:t xml:space="preserve">Journée Technique 'Phytotechnologies'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826093v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its impact on ecosystems: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florance Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiMAT, 2nd Mining in European History-Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its nowadays impact on ecosystems: A multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Mining in European History - Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, University of Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert de polluants : quels apports de l'écologie du paysage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490748v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de polluants : quels apports de l'écologie du paysage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of Pesticides on Red Kite Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20th Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610758v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pesticides on Red Kite Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 20th Meeting</w:t>
+              <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490993v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snails in grapevine: active bioindication and drift effects of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe: 19th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15393,320 +16171,320 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryotoxicity testing of pesticides on snail eggs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">ISTA 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424317v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Embryotoxicity testing of pesticides on snail eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTA 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426570v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15751,337 +16529,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413820v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Hispard</w:t>
+                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462134v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiple scales and levels of biological organization in environmental risk assessment: the STARTT programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16096,1258 +16874,480 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MuSA International Workshop: Integration of LCA and ERA for contaminated site management: current status and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial snails as bioindicators of the efficiency of remediation treatments for arsenic-polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on the biogeochemistry of trace elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies protéiques d'homogénats de foies de rats : Recherche de biomarqueurs de la toxicité du Cadmium (Cd).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Journées des jeunes chercheurs, 9-10 Juin 2005, Dijon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135682v1</w:t>
-              </w:r>
-[...776 lines deleted...]
-                <w:t xml:space="preserve">hal-00815878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertébrés terrestres et écotoxicologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17369,101 +17369,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Bernard; Christian Mougin; Alexandre Péry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17473,121 +17473,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et biodiversité en Franche-Comté. Les chauves-souris peuvent-elles se maintenir durablement ? Exemple du petit rhinolophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional de Franche-Comté. 2013, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17597,161 +17597,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId464"/>
+      <w:footerReference w:type="default" r:id="rId460"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17819,51 +17819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82BA3495"/>
+    <w:nsid w:val="75DEDDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18050,51 +18050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-scheifler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9620-0204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Hadjadji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W van den Brink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2020.1726899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belvalette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3730-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leblond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1293-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boshoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Jonge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDG3N1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mionnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12230" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88R6JQBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Durfort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Chardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poirson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01193.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT42F02M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaufleury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XNP1L7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659778v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#339;urdassier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679180v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomot-de Vaufleury" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomot-de Vaufleury" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Toussaint" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967280v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490993v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-scheifler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9620-0204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Hadjadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W van den Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144056" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2020.1726899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belvalette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3730-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leblond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1293-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boshoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Jonge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.076" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDG3N1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mionnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12230" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88R6JQBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Durfort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Chardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poirson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01193.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT42F02M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaufleury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XNP1L7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659778v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679180v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967280v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490993v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>