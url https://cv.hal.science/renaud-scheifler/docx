--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2127,247 +2127,259 @@
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.240-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Element Analysis of Blood Samples in a Passerine Species: Excesses and Deficiencies of Trace Elements in an Urbanization Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2017.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,1149 +2388,1173 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (3), pp.282 - 298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the lesser horseshoe bat (Rhinolophus hipposideros) exposed to causes that may have contributed to its decline? A non-invasive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.123-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gecco.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of urban habitat on immunity in the great tit Parus major.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Belvalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 182 (4), pp.1053-1062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-016-3730-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eggs to fledging: negative impact of urban habitat on reproduction in two tit species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Anne Clément-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157 (2), pp.377-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10336-015-1293-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Expression of Metallothionein Isoforms in Terrestrial Snail Embryos Reflects Early Life Stage Adaptation to Metal Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Pedrini-Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Niederwanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0116004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood parameters as biomarkers of cadmium and lead exposure and effects in wild wood mice (Apodemus sylvaticus) living along a pollution gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.940 - 946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting As, Cd, Cu, Pb and Zn levels in grasses (Agrostis sp and Poa sp.) and stinging nettle (Urtica dioica) applying soil-plant transfer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Boshoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten de Jonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Bervoets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 493, pp.862 - 871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintentional Wildlife Poisoning and Proposals for Sustainable Management of Rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Riols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Mionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (28), pp.315-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cobi.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the embryotoxicity of cadmium in the terrestrial mollusk Cantareus aspersus: From bioaccumulation to impacts at different levels of biological organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 110, pp.89-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des anciens sites miniers et métallurgiques sur les ecosystemes actuels -synthèse des principaux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3540,4293 +3576,4293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2014.1277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathology related to cadmium and lead bioaccumulation in chronically exposed wood mice, Apodemus sylvaticus, around a former smelter.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+                <w:t xml:space="preserve">Impact of trace metals from past mining on the aquatic ecosystem: a multi-proxy approach in the Morvan (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134, pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117292v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trace metals from past mining on the aquatic ecosystem: a multi-proxy approach in the Morvan (France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
+                <w:t xml:space="preserve">Histopathology related to cadmium and lead bioaccumulation in chronically exposed wood mice, Apodemus sylvaticus, around a former smelter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Durfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Sánchez-Chardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.167-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01071519v1</w:t>
+                <w:t xml:space="preserve">hal-01117292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hair as a noninvasive tool for risk assessment: do the concentrations of cadmium and lead in the hair of wood mice (Apodemus sylvaticus) reflect internal concentrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108, pp.233-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding performance of blue tits (Cyanistes cæruleus ultramarinus) in relation to lead pollution and nest failure rates in rural, intermediate, and urban sites in Algeria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174C, pp.171-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Urbanization, trace metal pollution, and malaria prevalence in the house sparrow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925928v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization, trace metal pollution, and malaria prevalence in the house sparrow.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53866. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053866⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781617v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of random amplified polymorphic DNA profiles analysis and high resolution capillary electrophoresis system for the assessment of chemical genotoxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (16), pp.9505-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es4021519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of wild small mammals to arsenic pollution at a partially remediated mining site in Southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 470-471C, pp.1012-1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (11), pp.1368-1373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diet of migrant Red Kites Milvus milvus during a Water Vole Arvicola terrestris outbreak in eastern France and the associated risk of secondary poisoning by the rodenticide bromadiolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 154 (1), pp.136-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2011.01193.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil parameters are key factors to predict metal bioavailability to snails based on chemical extractant data.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Landsnail eggs bioassays: A new tool to assess embryotoxicity of contaminants in the solid, liquid or gaseous phase of soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.048⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114682v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landsnail eggs bioassays: A new tool to assess embryotoxicity of contaminants in the solid, liquid or gaseous phase of soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Millet</w:t>
+                <w:t xml:space="preserve">Soil parameters are key factors to predict metal bioavailability to snails based on chemical extractant data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.006⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 431, pp.413-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662424v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 432, pp.275-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (3), pp.1804 - 1811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Raeppel</w:t>
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00623847v1</w:t>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and metal accumulation in Porcellio scaber exposed to poplar litter from Cd-, Pb-, and Zn-contaminated sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Sylvain Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 74 (3), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596762v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and metal accumulation in Porcellio scaber exposed to poplar litter from Cd-, Pb-, and Zn-contaminated sites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+                <w:t xml:space="preserve">Snails as indicators of pesticide drift, deposit, transfer and effects in the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (20), pp.4280-4288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00626392v1</w:t>
+                <w:t xml:space="preserve">hal-00623847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.1373-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490752v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate and glufosinate-based herbicides: fate in soil, transfer to, and effects on land snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Millet</w:t>
+                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-011-0409-5⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662419v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Revelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (16), pp.6823-6830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of chemical methods to assess Cd and Pb bioavailability to the snail Cantareus aspersus: A first attempt taking into account soil characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (3), pp.1804-1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+                <w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480780v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Maas</w:t>
+                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (1-3), pp.26-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456247v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of an embryotoxicity bioassay with terrestrial snails: Screening approach for cadmium and pesticides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.07.099⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528789v1</w:t>
+                <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arsenic transfer and impacts on snails exposed to stabilized and untreated As-contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 158 (6), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448092v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7835,1453 +7871,1453 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. P. Cosson</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00374583v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597000v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+                <w:t xml:space="preserve">hal-00344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04659766v1</w:t>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.P. Cosson</w:t>
+                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659760v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina G Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359907v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344436v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,384 +9326,396 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70 (1), pp.138-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small mammal assemblages and habitat distribution in the northern Junggar Basin, Xinjiang, China: a pilot survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (4), pp.309-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/MAMM.2008.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3), pp.381-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9689,648 +9737,690 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Saccomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.302-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saccomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (2), pp.302-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341587v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663344v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10352,556 +10442,526 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
+                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: A toxicokinetic approach with the terrestrial snail Helix aspersa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.866-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374628v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04642247v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: A toxicokinetic approach with the terrestrial snail Helix aspersa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+                <w:t xml:space="preserve">Distribution of small mammals in a pastoral landscape of the Tibetan plateaus (Western Sichuan, China) and relationship with grazing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3-4, pp.214-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645285v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERSPECIFIC RELATIONSHIPS AMONG SOIL INVERTEBRATES INFLUENCE POLLUTANT EFFECTS OF PHENANTHRENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Elmholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10910,578 +10970,578 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1), pp.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/05-173R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11490,371 +11550,371 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t>
+                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Bohec</w:t>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682079v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11876,1742 +11936,1742 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
+                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342445v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Cadmium on the Survival of Three Life-Stages of the Freshwater Pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Timbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25, pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
+                <w:t xml:space="preserve">“Nonavailable” Soil Cadmium Is Bioavailable to Snails: Evidence from Isotopic Dilution Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117296v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Nonavailable” Soil Cadmium Is Bioavailable to Snails: Evidence from Isotopic Dilution Experiments</w:t>
+                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-86. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637164v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 122 (3), pp.343-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0269-7491(02)00333-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 122 (3), pp.343-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P M Badot</w:t>
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117295v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637131v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/eesa.2002.2216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13621,341 +13681,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues of glyphosate, AMPA and glufosinate in soils, earthworms and wild small mammals in arable landscapes: a new case of “emerging organic contaminants”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirteen years after : dynamics of trace metals in free-ranging small mammals related to soil aging (2006-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Detriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13974,73 +14034,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des micromammifères aux pesticides actuellement utilisés: différences entre espèces, rôle de l’habitat et du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14099,297 +14159,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the relative effects of semi-natural elements and organic farming practices to enhance biodiversity in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of biological and chemical contaminants in nurseries of lesser horseshoe bat : preliminary results in Franche-Comté (Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierline Tournant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 60th Annual International Conference of the Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Québec, Canada. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14399,1284 +14459,1284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In natura exposure of soil, earthworms and small mammals to pesticides in agricultural landscapes: from fears to fact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective assessment of the global decline of European bats (1940s-2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the Future International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive genetic tools to study wildlife populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Goydadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do habitat and pollution disturbances affect the diet of the wood mouse Apodemus syvaticus? a DNA metabarcoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pompanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Watch Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Frasne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA metabarcoding approach to understand trophic transfers of pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pompanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC, EUrope)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Druart</w:t>
+                <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its impact on ecosystems: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florance Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+              <w:t xml:space="preserve">HiMAT, 2nd Mining in European History-Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826093v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Efficience de la phytostabilisation sur le comportement et les transferts des éléments traces métalliques dans les écosystèmes terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journée Technique 'Phytotechnologies'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826089v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience de la phytostabilisation sur le comportement et les transferts des éléments traces métalliques dans les écosystèmes terrestres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique 'Phytotechnologies'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.36-44</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967280v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its impact on ecosystems: a multidisciplinary approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florance Gattin</w:t>
+                <w:t xml:space="preserve">Ecotoxicity testing of pesticides at the soil surface using a non-target terrestrial gastropod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiMAT, 2nd Mining in European History-Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany. SETAC Europe 22nd Annual Meeting - 6th SETAC World Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746186v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient mining near the Bibracte oppidum and its nowadays impact on ecosystems: A multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Mining in European History - Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, University of Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de polluants : quels apports de l'écologie du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15698,106 +15758,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Pesticides on Red Kite Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15813,73 +15873,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15888,150 +15948,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snails in grapevine: active bioindication and drift effects of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16046,212 +16106,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe: 19th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING SOIL TO SNAIL METAL TRANSFER USING EDAPHIC PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16259,137 +16319,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTA 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryotoxicity testing of pesticides on snail eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16404,73 +16464,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16492,455 +16552,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Hispard</w:t>
+                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462134v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques : Apports d'une approche simplifiée via une chaîne alimentaire expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 7-121 (11 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413820v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multiple scales and levels of biological organization in environmental risk assessment: the STARTT programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MuSA International Workshop: Integration of LCA and ERA for contaminated site management: current status and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16962,338 +17022,338 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial snails as bioindicators of the efficiency of remediation treatments for arsenic-polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on the biogeochemistry of trace elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies protéiques d'homogénats de foies de rats : Recherche de biomarqueurs de la toxicité du Cadmium (Cd).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Journées des jeunes chercheurs, 9-10 Juin 2005, Dijon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17303,91 +17363,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertébrés terrestres et écotoxicologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17396,74 +17456,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Bernard; Christian Mougin; Alexandre Péry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17473,121 +17533,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et biodiversité en Franche-Comté. Les chauves-souris peuvent-elles se maintenir durablement ? Exemple du petit rhinolophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional de Franche-Comté. 2013, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17597,91 +17657,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17693,65 +17753,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17819,51 +17879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75DEDDFA"/>
+    <w:nsid w:val="657E6BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18050,51 +18110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-scheifler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9620-0204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Hadjadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W van den Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144056" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2020.1726899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belvalette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3730-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leblond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1293-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boshoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Jonge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.076" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDG3N1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mionnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12230" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88R6JQBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Durfort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Chardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poirson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01193.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT42F02M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaufleury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XNP1L7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659778v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679180v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967280v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490993v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-scheifler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9620-0204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Hadjadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W van den Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.144056" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2020.1726899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20983-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J40C6JN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bailly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HFRNV4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belvalette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3730-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leblond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1293-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pedrini-Martha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Niederwanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouguerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DLFZDH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boshoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Jonge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WDG3N1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mionnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12230" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88R6JQBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.08.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9J6DCND-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2014.1277" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT3RXK27-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Durfort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Chardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drouhot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Prudent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.07.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJKZ9RV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Brahmia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.11.028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWD85LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053866" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4021519" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KR76NP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poirson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01193.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT42F02M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CM2B7N4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pauget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6162F2BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaufleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XNP1L7F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626392v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.09.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q1W7FVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RTDGTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662419v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0409-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GXG03RQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.07.099" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN9Z5DZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480780v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.03.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83C510BN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659778v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.048" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152529F4B797E89325A5E2F3CCD37E732AC8C047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PXD1CSB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2RN4DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341587v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Takahashi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218735v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Elmholt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-173R.1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPKZSR4D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679180v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815878v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986394v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367363v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Goydadin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309428v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouhot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tougard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282252v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746186v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florance Gattin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967280v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826093v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877920v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camizuli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cattin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490993v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424365v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426570v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424317v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462134v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480782v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864413v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>