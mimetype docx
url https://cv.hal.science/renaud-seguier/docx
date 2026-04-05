--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -301,325 +301,325 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 172, pp.106120. </w:t>
+              <w:t xml:space="preserve">, 2024, 172 (April), pp.106120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+                <w:t xml:space="preserve">Combining GAN with reverse correlation to construct personalized facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.02.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Affective Computing and Human-Computer Interactions, 18 (8), pp.e0290612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650569v3</w:t>
+                <w:t xml:space="preserve">hal-04183020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining GAN with reverse correlation to construct personalized facial expressions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Affective Computing and Human-Computer Interactions, 18 (8), pp.e0290612. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183020v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality-Assisted Awake Craniotomy: A Retrospective Study</w:t>
               </w:r>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.811 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,51 +1029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,585 +1101,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersive Virtual Reality and Ocular Tracking for Brain Mapping During Awake Surgery: Prospective Evaluation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aouayeb</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaëlle Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.e24373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/24373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370670v1</w:t>
+                <w:t xml:space="preserve">inserm-03375816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality and Ocular Tracking for Brain Mapping During Awake Surgery: Prospective Evaluation Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Aouayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.e24373. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.116457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/24373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03375816v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
+                <w:t xml:space="preserve">Unsupervised adaptation of a person-specific manifold of facial expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Arias</w:t>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.419-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/taffc.2018.2807430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712834v1</w:t>
+                <w:t xml:space="preserve">hal-01831384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised adaptation of a person-specific manifold of facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Weber</w:t>
+                <w:t xml:space="preserve">Oussema Bouafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barrielle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.419-432. </w:t>
+              <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/taffc.2018.2807430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831384v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide dataset of ear shapes and pinna-telated transfer functions generated by random ear drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (6), pp.4087-4096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Aging Simulation with a new Wrinkle Oriented Active Appearance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on face modeling: building a bridge between face analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (2), pp.289-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2127,247 +2127,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATING HEAD POSE TO A 3D MULTI-TEXTURE APPROACH FOR GAZE DETECTION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multimedia &amp; Its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (4), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (11), pp.1598-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/ijma.2013.5401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935888v1</w:t>
+                <w:t xml:space="preserve">hal-00869519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
+                <w:t xml:space="preserve">INTEGRATING HEAD POSE TO A 3D MULTI-TEXTURE APPROACH FOR GAZE DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multimedia &amp; Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/ijma.2013.5401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00869519v1</w:t>
+                <w:t xml:space="preserve">hal-00935888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Action Recognition Combining Heterogeneous Features via Multi-Kernel Learning</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (4), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.297-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3362,51 +3362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JanusGAN: GANs Disentangled Editing with Two Discriminators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.97-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3609,51 +3609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Multi-Pivots : Vers une Edition Multi-Directionnelle et Démêlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert de fond de teint n'est pas qu'une copie de couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3825,51 +3825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LatentForensics: Towards Frugal Deepfake Detection in the StyleGAN Latent Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Perth, Australia. pp.47-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3916,77 +3916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivotal Tuning Editing: Towards Disentangled Wrinkle Editing with GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 18th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4574,77 +4574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Mental Prototypes by an Efficient Interdisciplinary Approach: Interactive Microbial Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4976,51 +4976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.839-848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning-Based Unsupervised Domain Adaptation for 3D Skeleton Hand Activities Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohamed Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset Augmentation and Dimensionality Reduction of Pinna-Related Transfer Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audio Engineering Society Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5426,51 +5426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed Hrirs and Ears Database for Acoustic Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 148th Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5508,51 +5508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of impedance for perceptual relevance of HRTF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 148th Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,51 +5603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Llave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5685,51 +5685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence sur les indices de localisation du beamforming et de la compression de dynamique dans les audioprothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Llave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su-Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6018,51 +6018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.298-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6122,51 +6122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications, VISAPP 2019 - Part of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6191,77 +6191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on databases for facial expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. VISAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. p.73-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE international conference on Automatic face and gesture recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Xi'an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Continuous Health Diagnosis from Faces with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6529,51 +6529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRTF Individualization: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audio Engineering Society Convention 145</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, Oct 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6620,51 +6620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the visual effects of cosmetic products on beauty via Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6849,51 +6849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7020,265 +7020,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained Gaze Estimation Using Random Forest Regression Voting</w:t>
+                <w:t xml:space="preserve">Real-time eye pupil localization using Hough regression forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV 13th Asian Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lake Placid, NY, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV.2016.7477666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393591v1</w:t>
+                <w:t xml:space="preserve">hal-01393562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time eye pupil localization using Hough regression forest</w:t>
+                <w:t xml:space="preserve">Unconstrained Gaze Estimation Using Random Forest Regression Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACCV 13th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV.2016.7477666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393562v1</w:t>
+                <w:t xml:space="preserve">hal-01393591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head Pose Free 3D Gaze Estimation Using RGB-D Camera</w:t>
               </w:r>
@@ -7372,90 +7372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level geometry-based features of video modality for emotion prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Audio/Visual Emotion Challenge (AVEC'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. p.51-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7606,51 +7606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs aléatoires projetés sur l'espace de Hough pour une détection robuste de la pupille de l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7831,51 +7831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7913,51 +7913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D - Eyeball/Skin Decorrelated Active Appearance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IIAE ICISIP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kitakyushu, Japan. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8099,51 +8099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'iris dans des visages de pose quelconque: approche multi-textures et Modèles Actifs d'Apparence 2.5D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8298,51 +8298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MULTI-TEXTURE APPROACH FOR ESTIMATING IRIS POSITIONS IN THE EYE USING 2.5D ACTIVE APPEARANCE MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8406,51 +8406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8469,282 +8469,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Fuzzy Inference System Using a Continuous Facial Expression Representation for Emotion Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
+                <w:t xml:space="preserve">Combinaison de Descripteurs Hétérogènes pour la Reconnaissance de Micro-Mouvements Faciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771404v1</w:t>
+                <w:t xml:space="preserve">hal-00656559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de Descripteurs Hétérogènes pour la Reconnaissance de Micro-Mouvements Faciaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bailly</w:t>
+                <w:t xml:space="preserve">A Multimodal Fuzzy Inference System Using a Continuous Facial Expression Representation for Emotion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Santa-Monica, United States. pp.493-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2388676.2388782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656559v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LGBP Histograms with AAM coefficients in the Multi-Kernel SVM framework to detect Facial Action Units</w:t>
               </w:r>
@@ -8769,51 +8769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9529,51 +9529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Aidarouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Image Computing Techniques and Applications, 9th Biennial Conference of the Australian Pattern Recognition Society on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Glenelg, Australia. pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9935,51 +9935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10056,51 +10056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Information, Computer and Communications Security, ASIACCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, France. pp.102-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10285,51 +10285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10475,51 +10475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MGS2 : Optimisation multicritères de contours actifs par algorithmes génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signal, Speech and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10734,51 +10734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A very fast adaptative face detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIP 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,51 +10816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active contours multiobjective optimisation by hybrid algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMVIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10898,51 +10898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Sequence Analysis using a Spatio-Temporal Coding for Automatic Lipreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11319,51 +11319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11528,246 +11528,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved age modeling method</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP 17 306 901.4. 2017</w:t>
+                <w:t xml:space="preserve">Procédé d'élaboration d'un nuage de points 3D représentatif d'une oreille 3D d'un individu, et système associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guezenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: PCT N° PCT/EP2017/074987. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831351v1</w:t>
+                <w:t xml:space="preserve">hal-01831368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d'élaboration d'un nuage de points 3D représentatif d'une oreille 3D d'un individu, et système associé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved age modeling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP 17 306 901.4. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Younes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01831368v1</w:t>
+                <w:t xml:space="preserve">hal-01831351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET SYSTEME D'ELABORATION D'UNE FONCTION DE TRANSFERT RELATIVE A LA TETE ADAPTEE A UN INDIVIDU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11811,51 +11811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE D'ELABORATION D'UN MODELE DEFORMABLE EN TROIS DIMENSIONS D'UN ELEMENT, ET SYSTEME ASSOCIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12352,51 +12352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12459,51 +12459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic parameters extraction for speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12703,51 +12703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Casanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506173v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guezenoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Morizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6311-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1332-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijma.2013.5401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00731864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2010.40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-010-0038-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70XRRC6F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/726496" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00454624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gallou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/945717" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdjed Belaref" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87657-8_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delmas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dicta63115.2024.00020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLP60986.2024.10692953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Fiche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624454" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sevestre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonzalez-Barral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624440" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2020.978-1-942220-32-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890916v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2018.978-1-942220-25-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kacete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collobert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12792/icisip2013.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656559v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424521v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aidarouss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334540v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268132v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosenwald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeneuve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cladel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831357v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831368v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Younes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonjour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Gregorio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442659v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Perzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Casanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506173v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guezenoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Morizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6311-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1332-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijma.2013.5401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00731864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2010.40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-010-0038-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70XRRC6F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/726496" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00454624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gallou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/945717" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdjed Belaref" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87657-8_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delmas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dicta63115.2024.00020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLP60986.2024.10692953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Fiche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624454" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sevestre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonzalez-Barral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624440" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2020.978-1-942220-32-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890916v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2018.978-1-942220-25-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kacete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collobert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12792/icisip2013.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424521v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aidarouss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334540v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268132v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosenwald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeneuve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cladel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831357v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonjour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Gregorio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442659v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Perzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>