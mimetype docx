--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -352,408 +352,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining GAN with reverse correlation to construct personalized facial expressions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290612⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183020v1</w:t>
+                <w:t xml:space="preserve">hal-03650569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virtual Reality-Assisted Awake Craniotomy: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.02.005⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15030949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650569v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality-Assisted Awake Craniotomy: A Retrospective Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining GAN with reverse correlation to construct personalized facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Clavreul</w:t>
+                <w:t xml:space="preserve">Sen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Casanova</w:t>
+                <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.949. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Affective Computing and Human-Computer Interactions, 18 (8), pp.e0290612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15030949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020929v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MES-loss: Mutually Equidistant Separation Metric Learning Loss Function</w:t>
               </w:r>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.811 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,51 +1029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,585 +1101,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality and Ocular Tracking for Brain Mapping During Awake Surgery: Prospective Evaluation Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Soulard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Aouayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/24373⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.116457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03375816v1</w:t>
+                <w:t xml:space="preserve">hal-03370670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersive Virtual Reality and Ocular Tracking for Brain Mapping During Awake Surgery: Prospective Evaluation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aouayeb</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, pp.116457. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.e24373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/24373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370670v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03375816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised adaptation of a person-specific manifold of facial expressions</w:t>
+                <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Weber</w:t>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barrielle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Oussema Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.419-432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/taffc.2018.2807430⟩</w:t>
+              <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831384v1</w:t>
+                <w:t xml:space="preserve">hal-01712834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Arias</w:t>
+                <w:t xml:space="preserve">Unsupervised adaptation of a person-specific manifold of facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.419-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/taffc.2018.2807430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712834v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide dataset of ear shapes and pinna-telated transfer functions generated by random ear drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (6), pp.4087-4096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Aging Simulation with a new Wrinkle Oriented Active Appearance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on face modeling: building a bridge between face analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (2), pp.289-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2127,247 +2127,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
+                <w:t xml:space="preserve">INTEGRATING HEAD POSE TO A 3D MULTI-TEXTURE APPROACH FOR GAZE DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (11), pp.1598-1609. </w:t>
+              <w:t xml:space="preserve">International Journal of Multimedia &amp; Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5121/ijma.2013.5401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869519v1</w:t>
+                <w:t xml:space="preserve">hal-00935888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATING HEAD POSE TO A 3D MULTI-TEXTURE APPROACH FOR GAZE DETECTION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multimedia &amp; Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (11), pp.1598-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/ijma.2013.5401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935888v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Action Recognition Combining Heterogeneous Features via Multi-Kernel Learning</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2481,723 +2481,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Short-Term Dynamics and Variability for Realistic Interactive Facial Animation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HMOAM: Hybrid Multi-Objective Genetic Optimization for Facial Analysis by Appearance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Abdul Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (4), pp.51-61. </w:t>
+              <w:t xml:space="preserve">Memetic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol.2 (N°1), pp.25-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2010.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12293-010-0038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619644v1</w:t>
+                <w:t xml:space="preserve">hal-00464996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMOAM: Hybrid Multi-Objective Genetic Optimization for Facial Analysis by Appearance Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facial Animation Retargeting and Control based on a Human Appearance Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Sattar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+                <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memetic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vol.2 (N°1), pp.25-46. </w:t>
+              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (1), pp.39-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12293-010-0038-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cav.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464996v1</w:t>
+                <w:t xml:space="preserve">hal-00492536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Animation Retargeting and Control based on a Human Appearance Space</w:t>
+                <w:t xml:space="preserve">Modeling Short-Term Dynamics and Variability for Realistic Interactive Facial Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2010.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cav.331⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00492536v1</w:t>
+                <w:t xml:space="preserve">hal-00619644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HGOAAM: Facial Analysis by Active Appearance Model Optimized by Hybrid Genetic Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapted Active Appearance Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Sattar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+                <w:t xml:space="preserve">Gaspard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Volume 2009 (Article ID 945717), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/945717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421294v1</w:t>
+                <w:t xml:space="preserve">hal-00454624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamer's Facial Cloning for Online Interactive Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">HGOAAM: Facial Analysis by Active Appearance Model Optimized by Hybrid Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Games Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 7 (N°4), pp. 193-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421295v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Active Appearance Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gamer's Facial Cloning for Online Interactive Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Volume 2009 (Article ID 945717), 14 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Games Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, Article ID 726496 - 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2009/945717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2009/726496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454624v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles actifs d'apparences adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol.25 (N°5), pp. 367-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.297-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3362,51 +3362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JanusGAN: GANs Disentangled Editing with Two Discriminators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.97-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3590,1109 +3590,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition Multi-Pivots : Vers une Edition Multi-Directionnelle et Démêlée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Cazorla</w:t>
+                <w:t xml:space="preserve">Multimodal Transformer Fusion for Emotion Recognition: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amdjed Belaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 6th International Conference on Natural Language Processing (ICNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Xi'an, France. pp.107-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNLP60986.2024.10692953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616405v1</w:t>
+                <w:t xml:space="preserve">hal-05340469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert de fond de teint n'est pas qu'une copie de couleur</w:t>
+                <w:t xml:space="preserve">Pivotal Tuning Editing: Towards Disentangled Wrinkle Editing with GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 18th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fg59268.2024.10581987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615787v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LatentForensics: Towards Frugal Deepfake Detection in the StyleGAN Latent Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Perth, Australia. pp.47-53, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dicta63115.2024.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivotal Tuning Editing: Towards Disentangled Wrinkle Editing with GANs</w:t>
+                <w:t xml:space="preserve">Edition Multi-Pivots : Vers une Edition Multi-Directionnelle et Démêlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 18th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649585v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Transformer Fusion for Emotion Recognition: A Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amdjed Belaref</w:t>
+                <w:t xml:space="preserve">Le transfert de fond de teint n'est pas qu'une copie de couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 6th International Conference on Natural Language Processing (ICNLP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNLP60986.2024.10692953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05340469v1</w:t>
+                <w:t xml:space="preserve">hal-04615787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-DVAE: Unsupervised learning for fast human motion denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénolé Fiche</w:t>
+                <w:t xml:space="preserve">A vector quantized masked autoencoder for speech emotion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion, Interaction and Games (ACM MIG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICASSP 2023 Workshop on Self-Supervision in Audio, Speech and Beyond (SASB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132314v1</w:t>
+                <w:t xml:space="preserve">hal-04080024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur l'inversion de StyleGAN dans un contexte de détection d'hypertrucages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploring Mental Prototypes by an Efficient Interdisciplinary Approach: Interactive Microbial Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258240v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SwimXYZ: A large-scale dataset of synthetic swimming motions and videos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Motion-DVAE: Unsupervised learning for fast human motion denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion, Interaction and Games (ACM MIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3623264.3624440⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3623264.3624454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258257v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vector quantized masked autoencoder for speech emotion recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Sadok</w:t>
+                <w:t xml:space="preserve">Étude sur l'inversion de StyleGAN dans un contexte de détection d'hypertrucages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP 2023 Workshop on Self-Supervision in Audio, Speech and Beyond (SASB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">XXIXe Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080024v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Mental Prototypes by an Efficient Interdisciplinary Approach: Interactive Microbial Genetic Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">SwimXYZ: A large-scale dataset of synthetic swimming motions and videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Gonzalez-Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion, Interaction and Games (ACM MIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3623264.3624440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050608v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
               </w:r>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4976,51 +4976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.839-848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning-Based Unsupervised Domain Adaptation for 3D Skeleton Hand Activities Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohamed Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,243 +5316,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset Augmentation and Dimensionality Reduction of Pinna-Related Transfer Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Computed Hrirs and Ears Database for Acoustic Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Engineering Society Convention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 148th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484088v1</w:t>
+                <w:t xml:space="preserve">hal-02484097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Hrirs and Ears Database for Acoustic Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dataset Augmentation and Dimensionality Reduction of Pinna-Related Transfer Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guezenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 148th Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Audio Engineering Society Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/aesconv.2020.978-1-942220-32-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484097v1</w:t>
+                <w:t xml:space="preserve">hal-02484088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of impedance for perceptual relevance of HRTF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 148th Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,51 +5603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Llave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5666,507 +5666,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence sur les indices de localisation du beamforming et de la compression de dynamique dans les audioprothèses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spotting Micro-Expressions on Long Videos Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi Hoon Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2019.8756626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458150v1</w:t>
+                <w:t xml:space="preserve">hal-02391232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting Micro-Expressions on Long Videos Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingting Li</w:t>
+                <w:t xml:space="preserve">OCAE: Organization-Controlled Autoencoder for Unsupervised Speech Emotion Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moi Hoon Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2019.8756626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391232v1</w:t>
+                <w:t xml:space="preserve">hal-02458439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCAE: Organization-Controlled Autoencoder for Unsupervised Speech Emotion Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwei Wang</w:t>
+                <w:t xml:space="preserve">A survey on databases of facial macro-expression and micro-expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.298-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26756-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458439v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on databases of facial macro-expression and micro-expression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence sur les indices de localisation du beamforming et de la compression de dynamique dans les audioprothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Llave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-26756-8_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365454v1</w:t>
+                <w:t xml:space="preserve">hal-02458150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on databases for facial micro-expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications, VISAPP 2019 - Part of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6185,715 +6185,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on databases for facial expression analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">HRTF Individualization: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guezenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. VISAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. p.73-84, </w:t>
+              <w:t xml:space="preserve">Audio Engineering Society Convention 145</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, Oct 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006553900730084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17743/aesconv.2018.978-1-942220-25-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831396v1</w:t>
+                <w:t xml:space="preserve">hal-01890916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTP-ML: Micro-Expression Detection by Recognition of Local Temporal Pattern of Facial Movements</w:t>
+                <w:t xml:space="preserve">Détection de Micro-expressions par Reconnaissance de Motif Local Temporel de Mouvements Faciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on Automatic face and gesture recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831201v1</w:t>
+                <w:t xml:space="preserve">hal-01831283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Continuous Health Diagnosis from Faces with Deep Learning</w:t>
+                <w:t xml:space="preserve">Understanding the visual effects of cosmetic products on beauty via Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Morizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Medical Image Computing &amp; Computer Assisted Intervention MICCAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845678v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRTF Individualization: A Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A survey on databases for facial expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Engineering Society Convention 145</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17743/aesconv.2018.978-1-942220-25-1⟩</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. VISAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. p.73-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006553900730084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890916v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the visual effects of cosmetic products on beauty via Deep Learning</w:t>
+                <w:t xml:space="preserve">Towards Continuous Health Diagnosis from Faces with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Morizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference On Medical Image Computing &amp; Computer Assisted Intervention MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Granada, Spain. pp.120-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00320-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831307v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Micro-expressions par Reconnaissance de Motif Local Temporel de Mouvements Faciaux</w:t>
+                <w:t xml:space="preserve">LTP-ML: Micro-Expression Detection by Recognition of Local Temporal Pattern of Facial Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE international conference on Automatic face and gesture recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fg.2018.00100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831283v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinna morphological parameters influencing HRTF sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7020,490 +7020,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time eye pupil localization using Hough regression forest</w:t>
+                <w:t xml:space="preserve">Head Pose Free 3D Gaze Estimation Using RGB-D Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393562v1</w:t>
+                <w:t xml:space="preserve">hal-01393594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained Gaze Estimation Using Random Forest Regression Voting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
+                <w:t xml:space="preserve">High-level geometry-based features of video modality for emotion prediction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV 13th Asian Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Audio/Visual Emotion Challenge (AVEC'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. p.51-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2988257.2988262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393591v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head Pose Free 3D Gaze Estimation Using RGB-D Camera</w:t>
+                <w:t xml:space="preserve">Real-time eye pupil localization using Hough regression forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lake Placid, NY, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV.2016.7477666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393594v1</w:t>
+                <w:t xml:space="preserve">hal-01393562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level geometry-based features of video modality for emotion prediction.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Unconstrained Gaze Estimation Using Random Forest Regression Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Collobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Audio/Visual Emotion Challenge (AVEC'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACCV 13th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2988257.2988262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831390v1</w:t>
+                <w:t xml:space="preserve">hal-01393591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Facial Clone based on Depth Patches</w:t>
               </w:r>
@@ -7606,51 +7606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs aléatoires projetés sur l'espace de Hough pour une détection robuste de la pupille de l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7831,51 +7831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7913,51 +7913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D - Eyeball/Skin Decorrelated Active Appearance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IIAE ICISIP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kitakyushu, Japan. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8099,51 +8099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'iris dans des visages de pose quelconque: approche multi-textures et Modèles Actifs d'Apparence 2.5D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8279,217 +8279,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MULTI-TEXTURE APPROACH FOR ESTIMATING IRIS POSITIONS IN THE EYE USING 2.5D ACTIVE APPEARANCE MODELS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A New Invariant Representation of Facial Expressions : Definition and Application to Blended Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733273v1</w:t>
+                <w:t xml:space="preserve">hal-00733373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Invariant Representation of Facial Expressions : Definition and Application to Blended Expression Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
+                <w:t xml:space="preserve">A MULTI-TEXTURE APPROACH FOR ESTIMATING IRIS POSITIONS IN THE EYE USING 2.5D ACTIVE APPEARANCE MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733373v1</w:t>
+                <w:t xml:space="preserve">hal-00733273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de Descripteurs Hétérogènes pour la Reconnaissance de Micro-Mouvements Faciaux</w:t>
               </w:r>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI '12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Santa-Monica, United States. pp.493-500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8769,51 +8769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8858,1668 +8858,1668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Multi-Objective Active Appearance Model for Gamer's Facial Features Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Sattar</w:t>
+                <w:t xml:space="preserve">Fast Simplex Optimization for Active Appearance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Aidarouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.USB Key Proceedings</w:t>
+              <w:t xml:space="preserve">Third Pacific Rim Symposium on Image and Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. pp.106-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421273v1</w:t>
+                <w:t xml:space="preserve">hal-00424521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic design of a control interface for a synthetic face</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+                <w:t xml:space="preserve">Hybrid Multi-Objective Active Appearance Model for Gamer's Facial Features Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Sanibel Island, United States. pp.207-216</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.USB Key Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431425v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Simplex Optimization for Active Appearance Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Aidarouss</w:t>
+                <w:t xml:space="preserve">Automatic design of a control interface for a synthetic face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Pacific Rim Symposium on Image and Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. pp.106-117</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Sanibel Island, United States. pp.207-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424521v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGA-AAM: Novel Heuristic Method of Gradient Driven Genetic Algorithm for Active Appearance Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Sattar</w:t>
+                <w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Nafkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, United Kingdom. 6 p</w:t>
+              <w:t xml:space="preserve">5th Workshop on Software Radios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334540v1</w:t>
+                <w:t xml:space="preserve">hal-00287279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MVAAM (Multi-View Active Appearance Model) Optimized by Multi-Objective Genetic Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">GAGM-AAM: A GENETIC OPTIMIZATION WITH GAUSSIAN MIXTURES FOR ACTIVE APPEARANCE MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Aidarouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Netherlands. 8 p</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334539v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heterogeneous reconfigurable platform for cognitive radio systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Delorme</w:t>
+                <w:t xml:space="preserve">GGA-AAM: Novel Heuristic Method of Gradient Driven Genetic Algorithm for Active Appearance Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Software Radios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Karlsruhe, Germany. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, United Kingdom. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287279v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAGM-AAM: A GENETIC OPTIMIZATION WITH GAUSSIAN MIXTURES FOR ACTIVE APPEARANCE MODELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">MVAAM (Multi-View Active Appearance Model) Optimized by Multi-Objective Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser Aidarouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, United States. 4 p</w:t>
+              <w:t xml:space="preserve">International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Netherlands. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334604v1</w:t>
+                <w:t xml:space="preserve">hal-00334539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplex Optimisation Initialized by Gaussian Mixture for Active Appearance Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Avatar Puppetry Using Real-Time Audio and Video Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Image Computing Techniques and Applications, 9th Biennial Conference of the Australian Pattern Recognition Society on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Glenelg, Australia. pp.79-84</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.391-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205192v1</w:t>
+                <w:t xml:space="preserve">hal-00205934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Alignment using active appearance model optimized by simplex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Simplex Optimisation Initialized by Gaussian Mixture for Active Appearance Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Aidarouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.231-234</w:t>
+              <w:t xml:space="preserve">Digital Image Computing Techniques and Applications, 9th Biennial Conference of the Australian Pattern Recognition Society on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Glenelg, Australia. pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205124v1</w:t>
+                <w:t xml:space="preserve">hal-00205192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes orientées et modèles actifs d'apparence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Face Alignment using active appearance model optimized by simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Aidarouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Sattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268132v1</w:t>
+                <w:t xml:space="preserve">hal-00205124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable BaseBand Transmitter for Adaptive Image Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartes orientées et modèles actifs d'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delahaye</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST Mobile SUMMIT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147701v1</w:t>
+                <w:t xml:space="preserve">hal-00268132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar Puppetry Using Real-Time Audio and Video Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcia</w:t>
+                <w:t xml:space="preserve">A Reconfigurable BaseBand Transmitter for Adaptive Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Nafkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.391-392</w:t>
+              <w:t xml:space="preserve">IST Mobile SUMMIT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205934v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series modeling for IDS alert management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Cartes de distances : prétraitement robuste à l'illumination pour les modèles actifs d'apparence (AAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Information, Computer and Communications Security, ASIACCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, France. pp.102-113</w:t>
+              <w:t xml:space="preserve">MajecStic Lorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143467v1</w:t>
+                <w:t xml:space="preserve">hal-00270005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance Maps: a robust illumination preprocessing for active appearence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale Normalization for the Distance Maps AAM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Time series modeling for IDS alert management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni Viinikka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.100</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Information, Computer and Communications Security, ASIACCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, France. pp.102-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143460v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes de distances : prétraitement robuste à l'illumination pour les modèles actifs d'apparence (AAM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Scale Normalization for the Distance Maps AAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rosenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecStic Lorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270005v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MGS2 : Optimisation multicritères de contours actifs par algorithmes génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signal, Speech and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10734,51 +10734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A very fast adaptative face detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIP 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,51 +10816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active contours multiobjective optimisation by hybrid algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMVIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10898,51 +10898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Sequence Analysis using a Spatio-Temporal Coding for Automatic Lipreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11012,64 +11012,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Engineering: From Software Radio to Cognitive Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufi Tabassum Gul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11130,64 +11130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la radio logicielle à la radio intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11280,103 +11280,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Radio Platform for Cognitive Radio: Design and Hierarchical Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Nafkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Nafkha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jia-Chin Lin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Wireless Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.327-344, 2011, </w:t>
@@ -11560,51 +11560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT N° PCT/EP2017/074987. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11704,203 +11704,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCEDE ET SYSTEME D'ELABORATION D'UNE FONCTION DE TRANSFERT RELATIVE A LA TETE ADAPTEE A UN INDIVIDU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">PROCEDE D'ELABORATION D'UN MODELE DEFORMABLE EN TROIS DIMENSIONS D'UN ELEMENT, ET SYSTEME ASSOCIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : PCT N° PCT/EP2016/065839. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 1654765. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831370v1</w:t>
+                <w:t xml:space="preserve">hal-01831361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCEDE D'ELABORATION D'UN MODELE DEFORMABLE EN TROIS DIMENSIONS D'UN ELEMENT, ET SYSTEME ASSOCIE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">PROCEDE ET SYSTEME D'ELABORATION D'UNE FONCTION DE TRANSFERT RELATIVE A LA TETE ADAPTEE A UN INDIVIDU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 1654765. 2016</w:t>
+              <w:t xml:space="preserve">France, Patent n° : PCT N° PCT/EP2016/065839. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831361v1</w:t>
+                <w:t xml:space="preserve">hal-01831370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Modeling</w:t>
               </w:r>
@@ -11974,77 +11974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de modélisation d'un objet dans une image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12075,90 +12075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'une image source représentative d'au moins un objet, dispositif de traitement, carte de distances et produit programme d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: W02007048844. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12352,51 +12352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12459,51 +12459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic parameters extraction for speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12703,51 +12703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Casanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506173v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guezenoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Morizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6311-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1332-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijma.2013.5401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00731864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2010.40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-010-0038-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70XRRC6F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/726496" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00454624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gallou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/945717" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdjed Belaref" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87657-8_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delmas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dicta63115.2024.00020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLP60986.2024.10692953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Fiche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624454" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sevestre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonzalez-Barral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624440" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2020.978-1-942220-32-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890916v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2018.978-1-942220-25-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kacete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collobert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12792/icisip2013.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424521v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aidarouss" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334540v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268132v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosenwald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeneuve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cladel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831357v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonjour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Gregorio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442659v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Perzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030949" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506173v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guezenoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Morizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6311-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1332-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijma.2013.5401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00731864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-010-0038-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.331" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70XRRC6F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2010.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00454624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gallou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/945717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/726496" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdjed Belaref" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87657-8_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLP60986.2024.10692953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dicta63115.2024.00020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Fiche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624454" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sevestre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonzalez-Barral" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2020.978-1-942220-32-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890916v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2018.978-1-942220-25-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kacete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collobert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12792/icisip2013.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733273v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aidarouss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147701v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143460v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosenwald" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cladel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831357v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonjour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Gregorio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442659v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Perzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>