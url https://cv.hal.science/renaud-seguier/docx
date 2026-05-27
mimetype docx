--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -352,408 +352,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+                <w:t xml:space="preserve">Combining GAN with reverse correlation to construct personalized facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.02.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Affective Computing and Human-Computer Interactions, 18 (8), pp.e0290612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650569v3</w:t>
+                <w:t xml:space="preserve">hal-04183020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality-Assisted Awake Craniotomy: A Retrospective Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning and controlling the source-filter representation of speech with a variational autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leglaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15030949⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020929v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining GAN with reverse correlation to construct personalized facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Reality-Assisted Awake Craniotomy: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen Yan</w:t>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Soladié</w:t>
+                <w:t xml:space="preserve">Morgane Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Affective Computing and Human-Computer Interactions, 18 (8), pp.e0290612. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15030949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183020v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MES-loss: Mutually Equidistant Separation Metric Learning Loss Function</w:t>
               </w:r>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.811 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,51 +1029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,585 +1101,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersive Virtual Reality and Ocular Tracking for Brain Mapping During Awake Surgery: Prospective Evaluation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aouayeb</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaëlle Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.e24373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/24373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370670v1</w:t>
+                <w:t xml:space="preserve">inserm-03375816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Reality and Ocular Tracking for Brain Mapping During Awake Surgery: Prospective Evaluation Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Casanova</w:t>
+                <w:t xml:space="preserve">Micro-expression recognition from local facial regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kidiyo Kpalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Clavreul</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.e24373. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.116457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/24373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03375816v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
+                <w:t xml:space="preserve">Unsupervised adaptation of a person-specific manifold of facial expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Arias</w:t>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.419-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/taffc.2018.2807430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712834v1</w:t>
+                <w:t xml:space="preserve">hal-01831384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised adaptation of a person-specific manifold of facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Weber</w:t>
+                <w:t xml:space="preserve">Oussema Bouafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barrielle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.419-432. </w:t>
+              <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/taffc.2018.2807430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831384v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide dataset of ear shapes and pinna-telated transfer functions generated by random ear drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (6), pp.4087-4096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Aging Simulation with a new Wrinkle Oriented Active Appearance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on face modeling: building a bridge between face analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (2), pp.289-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2127,247 +2127,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATING HEAD POSE TO A 3D MULTI-TEXTURE APPROACH FOR GAZE DETECTION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multimedia &amp; Its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (4), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (11), pp.1598-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/ijma.2013.5401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935888v1</w:t>
+                <w:t xml:space="preserve">hal-00869519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
+                <w:t xml:space="preserve">INTEGRATING HEAD POSE TO A 3D MULTI-TEXTURE APPROACH FOR GAZE DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multimedia &amp; Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/ijma.2013.5401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00869519v1</w:t>
+                <w:t xml:space="preserve">hal-00935888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Action Recognition Combining Heterogeneous Features via Multi-Kernel Learning</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2720,51 +2720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (4), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.297-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3362,51 +3362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JanusGAN: GANs Disentangled Editing with Two Discriminators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.97-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3700,77 +3700,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivotal Tuning Editing: Towards Disentangled Wrinkle Editing with GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 18th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3798,161 +3798,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LatentForensics: Towards Frugal Deepfake Detection in the StyleGAN Latent Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Le transfert de fond de teint n'est pas qu'une copie de couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980087v1</w:t>
+                <w:t xml:space="preserve">hal-04615787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Multi-Pivots : Vers une Edition Multi-Directionnelle et Démêlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,165 +3984,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert de fond de teint n'est pas qu'une copie de couleur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+                <w:t xml:space="preserve">LatentForensics: Towards Frugal Deepfake Detection in the StyleGAN Latent Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Perth, Australia. pp.47-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dicta63115.2024.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615787v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vector quantized masked autoencoder for speech emotion recognition</w:t>
               </w:r>
@@ -4206,77 +4206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Mental Prototypes by an Efficient Interdisciplinary Approach: Interactive Microbial Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4427,51 +4427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l'inversion de StyleGAN dans un contexte de détection d'hypertrucages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,51 +4479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,325 +4793,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupement d'Activités de la Main Non-étiquetées</w:t>
+                <w:t xml:space="preserve">Multi-stage RGB-based Transfer Learning Pipeline for Hand Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohamed Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.839-848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010856200003124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784537v1</w:t>
+                <w:t xml:space="preserve">hal-03582086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage RGB-based Transfer Learning Pipeline for Hand Activity Recognition</w:t>
+                <w:t xml:space="preserve">Regroupement d'Activités de la Main Non-étiquetées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohamed Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010856200003124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03582086v1</w:t>
+                <w:t xml:space="preserve">hal-03784537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning-Based Unsupervised Domain Adaptation for 3D Skeleton Hand Activities Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohamed Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,243 +5316,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Hrirs and Ears Database for Acoustic Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dataset Augmentation and Dimensionality Reduction of Pinna-Related Transfer Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guezenoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 148th Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Audio Engineering Society Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/aesconv.2020.978-1-942220-32-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484097v1</w:t>
+                <w:t xml:space="preserve">hal-02484088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset Augmentation and Dimensionality Reduction of Pinna-Related Transfer Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Computed Hrirs and Ears Database for Acoustic Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audio Engineering Society Convention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 148th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484088v1</w:t>
+                <w:t xml:space="preserve">hal-02484097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of impedance for perceptual relevance of HRTF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 148th Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,51 +5603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Llave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leglaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5666,507 +5666,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting Micro-Expressions on Long Videos Sequences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence sur les indices de localisation du beamforming et de la compression de dynamique dans les audioprothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Llave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moi Hoon Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391232v1</w:t>
+                <w:t xml:space="preserve">hal-02458150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCAE: Organization-Controlled Autoencoder for Unsupervised Speech Emotion Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwei Wang</w:t>
+                <w:t xml:space="preserve">Spotting Micro-Expressions on Long Videos Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi Hoon Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2019.8756626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458439v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on databases of facial macro-expression and micro-expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">OCAE: Organization-Controlled Autoencoder for Unsupervised Speech Emotion Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365454v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence sur les indices de localisation du beamforming et de la compression de dynamique dans les audioprothèses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A survey on databases of facial macro-expression and micro-expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.298-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26756-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458150v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on databases for facial micro-expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications, VISAPP 2019 - Part of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,51 +6204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRTF Individualization: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audio Engineering Society Convention 145</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, Oct 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6276,286 +6276,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Micro-expressions par Reconnaissance de Motif Local Temporel de Mouvements Faciaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Understanding the visual effects of cosmetic products on beauty via Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Morizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831283v1</w:t>
+                <w:t xml:space="preserve">hal-01831307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the visual effects of cosmetic products on beauty via Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Détection de Micro-expressions par Reconnaissance de Motif Local Temporel de Mouvements Faciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Morizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831307v1</w:t>
+                <w:t xml:space="preserve">hal-01831283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on databases for facial expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. VISAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. p.73-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6583,317 +6583,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Continuous Health Diagnosis from Faces with Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">LTP-ML: Micro-Expression Detection by Recognition of Local Temporal Pattern of Facial Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Morizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Medical Image Computing &amp; Computer Assisted Intervention MICCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Granada, Spain. pp.120-128, </w:t>
+              <w:t xml:space="preserve">IEEE international conference on Automatic face and gesture recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Xi'an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00320-3_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/fg.2018.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845678v1</w:t>
+                <w:t xml:space="preserve">hal-01831201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTP-ML: Micro-Expression Detection by Recognition of Local Temporal Pattern of Facial Movements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Towards Continuous Health Diagnosis from Faces with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Morizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on Automatic face and gesture recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Xi'an, China. </w:t>
+              <w:t xml:space="preserve">International Conference On Medical Image Computing &amp; Computer Assisted Intervention MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Granada, Spain. pp.120-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/fg.2018.00100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00320-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831201v1</w:t>
+                <w:t xml:space="preserve">hal-01845678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinna morphological parameters influencing HRTF sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7134,90 +7134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level geometry-based features of video modality for emotion prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Audio/Visual Emotion Challenge (AVEC'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. p.51-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7606,51 +7606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs aléatoires projetés sur l'espace de Hough pour une détection robuste de la pupille de l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,269 +7695,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of face texture based on the fusion of texture patches</w:t>
+                <w:t xml:space="preserve">Reconstruction d'un clone de visage 3D à partir de patchs de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Visual Computing, ISVC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217281v1</w:t>
+                <w:t xml:space="preserve">hal-01202008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'un clone de visage 3D à partir de patchs de forme</w:t>
+                <w:t xml:space="preserve">Reconstruction of face texture based on the fusion of texture patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Visual Computing, ISVC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27857-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202008v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D - Eyeball/Skin Decorrelated Active Appearance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IIAE ICISIP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kitakyushu, Japan. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8099,51 +8099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'iris dans des visages de pose quelconque: approche multi-textures et Modèles Actifs d'Apparence 2.5D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8311,51 +8311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICIP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8393,51 +8393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MULTI-TEXTURE APPROACH FOR ESTIMATING IRIS POSITIONS IN THE EYE USING 2.5D ACTIVE APPEARANCE MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8469,282 +8469,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de Descripteurs Hétérogènes pour la Reconnaissance de Micro-Mouvements Faciaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Sénéchal</w:t>
+                <w:t xml:space="preserve">A Multimodal Fuzzy Inference System Using a Continuous Facial Expression Representation for Emotion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Prevost</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Santa-Monica, United States. pp.493-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2388676.2388782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656559v1</w:t>
+                <w:t xml:space="preserve">hal-00771404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Fuzzy Inference System Using a Continuous Facial Expression Representation for Emotion Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladie</w:t>
+                <w:t xml:space="preserve">Combinaison de Descripteurs Hétérogènes pour la Reconnaissance de Micro-Mouvements Faciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771404v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LGBP Histograms with AAM coefficients in the Multi-Kernel SVM framework to detect Facial Action Units</w:t>
               </w:r>
@@ -8769,51 +8769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9529,51 +9529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Aidarouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Image Computing Techniques and Applications, 9th Biennial Conference of the Australian Pattern Recognition Society on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Glenelg, Australia. pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9745,51 +9745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10119,243 +10119,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Maps: a robust illumination preprocessing for active appearence models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Séguier</w:t>
+                <w:t xml:space="preserve">Time series modeling for IDS alert management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni Viinikka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Information, Computer and Communications Security, ASIACCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, France. pp.102-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269215v1</w:t>
+                <w:t xml:space="preserve">hal-00143467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series modeling for IDS alert management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+                <w:t xml:space="preserve">Distance Maps: a robust illumination preprocessing for active appearence models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Information, Computer and Communications Security, ASIACCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, France. pp.102-113</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143467v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Normalization for the Distance Maps AAM</w:t>
               </w:r>
@@ -10393,51 +10393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10475,51 +10475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MGS2 : Optimisation multicritères de contours actifs par algorithmes génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signal, Speech and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10734,51 +10734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A very fast adaptative face detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIP 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,51 +10816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active contours multiobjective optimisation by hybrid algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cladel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMVIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10898,51 +10898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Sequence Analysis using a Spatio-Temporal Coding for Automatic Lipreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11319,51 +11319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11560,51 +11560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guezenoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT N° PCT/EP2017/074987. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11710,64 +11710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE D'ELABORATION D'UN MODELE DEFORMABLE EN TROIS DIMENSIONS D'UN ELEMENT, ET SYSTEME ASSOCIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11798,64 +11798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE ET SYSTEME D'ELABORATION D'UNE FONCTION DE TRANSFERT RELATIVE A LA TETE ADAPTEE A UN INDIVIDU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12352,51 +12352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Perzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12459,51 +12459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic parameters extraction for speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12703,51 +12703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030949" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506173v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guezenoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Morizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6311-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1332-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijma.2013.5401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00731864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-010-0038-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.331" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70XRRC6F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2010.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00454624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gallou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/945717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/726496" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdjed Belaref" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87657-8_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLP60986.2024.10692953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dicta63115.2024.00020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Fiche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624454" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sevestre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonzalez-Barral" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2020.978-1-942220-32-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890916v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2018.978-1-942220-25-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kacete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collobert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12792/icisip2013.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733273v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aidarouss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147701v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143460v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosenwald" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cladel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831357v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonjour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Gregorio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442659v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Perzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sadok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650569v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Casanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15030949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03375816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506173v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guezenoc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Morizot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6311-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1332-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijma.2013.5401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00731864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Sattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12293-010-0038-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.331" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70XRRC6F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2010.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00454624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gallou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/945717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/726496" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05085528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdjed Belaref" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87657-8_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNLP60986.2024.10692953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delmas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dicta63115.2024.00020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Fiche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624454" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sevestre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gonzalez-Barral" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624440" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2020.978-1-942220-32-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Llave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890916v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2018.978-1-942220-25-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_15" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kacete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collobert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935885v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12792/icisip2013.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733273v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656559v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2011.5771363" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aidarouss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431425v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delorme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147701v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Viinikka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00269215v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143460v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosenwald" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cladel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufi Tabassum Gul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18267" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831357v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonjour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Gregorio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914426v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desbree" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flouzat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Guennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442659v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Perzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906998v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>