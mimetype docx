--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2142,277 +2142,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminées carbonatées de la marge Hikurangi (Nouvelle-Zélande, île Nord) : mise en place et traçage des circulations de fluides en contexte de marge active</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Toullec</w:t>
+                <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Chanier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, Oct 2018, LILLE, France</w:t>
+              <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297518v1</w:t>
+                <w:t xml:space="preserve">hal-04297213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cheminées carbonatées de la marge Hikurangi (Nouvelle-Zélande, île Nord) : mise en place et traçage des circulations de fluides en contexte de marge active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
+              <w:t xml:space="preserve">, SGF, Oct 2018, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297213v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the recent morphodynamic and internal architecture of the Sillon de Talbert gravel barrier spit using GPR method (Brittany, France)</w:t>
               </w:r>
@@ -2692,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vernhes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toulec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizet M&#233;lanie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leseigneur Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vernhes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toulec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizet M&#233;lanie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leseigneur Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>