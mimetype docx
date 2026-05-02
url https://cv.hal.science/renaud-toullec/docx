--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Pb direct dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiproxy approach based on image analysis, petrography, mineralogy and micropaleontology to compare carved limestone fragments, application to the study of a broken stone recumbent (Beatrix d’Avesnes, Valenciennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Rateau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2325⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-1, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717463v1</w:t>
+                <w:t xml:space="preserve">hal-04879911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy approach based on image analysis, petrography, mineralogy and micropaleontology to compare carved limestone fragments, application to the study of a broken stone recumbent (Beatrix d’Avesnes, Valenciennes)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Nys</w:t>
+                <w:t xml:space="preserve">U-Pb direct dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hadot</w:t>
+                <w:t xml:space="preserve">Remi Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48-1, pp.17-30. </w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12w35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879911v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
@@ -798,90 +798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des outils du géologue (pétrographie, micropaléontologie et géochimie) à la reconstitution d’objets archéologiques fragmentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105 (446), pp.355-361. </w:t>
@@ -2692,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vernhes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toulec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizet M&#233;lanie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leseigneur Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04879911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w35" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.1446.0355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivend" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vernhes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toulec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizet M&#233;lanie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leseigneur Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>