--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -191,51 +191,51 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.11.10.622744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -272,51 +272,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robert</w:t>
+                <w:t xml:space="preserve">Stéphanie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -753,1303 +753,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and limits of selection genome scans on temporal data from a selfing population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Becheler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+                <w:t xml:space="preserve">François‐david Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+                <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loridon</w:t>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.47⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2598-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922124v1</w:t>
+                <w:t xml:space="preserve">hal-03229207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François‐david Collin</w:t>
+                <w:t xml:space="preserve">Power and limits of selection genome scans on temporal data from a selfing population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Durif</w:t>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Raynal</w:t>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (8), pp.2598-2613. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229207v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
+                <w:t xml:space="preserve">Measuring Genetic Differentiation from Pool-seq Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Clemente</w:t>
+                <w:t xml:space="preserve">Valentin Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007191⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (1), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.118.300900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388049v1</w:t>
+                <w:t xml:space="preserve">hal-01936905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+                <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892027v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary insights into the genetics of bank vole tolerance to Puumala hantavirus in Sweden</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gert Olsson</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4603⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388043v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary insights into the genetics of bank vole tolerance to Puumala hantavirus in Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Foucaud</w:t>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Burban</w:t>
+                <w:t xml:space="preserve">Gert Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (22), pp.11273-11292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626319v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Genetic Differentiation from Pool-seq Data</w:t>
+                <w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Hivert</w:t>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Leblois</w:t>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 210 (1), pp.315-330. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.118.300900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936905v1</w:t>
+                <w:t xml:space="preserve">hal-02626319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
+                <w:t xml:space="preserve">Microevolution of bank voles (Myodes glareolus) at neutral and immune-related genes during multiannual dynamic cycles: consequences for Puumala hantavirus epidemiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Frachon</w:t>
+                <w:t xml:space="preserve">Adelaïde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Libourel</w:t>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Glorieux</w:t>
+                <w:t xml:space="preserve">Heikki Henttonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.318-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622028v1</w:t>
+                <w:t xml:space="preserve">hal-01483534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevolution of bank voles (Myodes glareolus) at neutral and immune-related genes during multiannual dynamic cycles: consequences for Puumala hantavirus epidemiology.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REHH 2.0: a reimplementation of the R package REHH to detect positive selection from haplotype structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Klassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483534v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REHH 2.0: a reimplementation of the R package REHH to detect positive selection from haplotype structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Klassmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.78-90. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.1551-1561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607599v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale phylogeographic study of the cosmopolitan aphid pest Brachycaudus helichrysi reveals host plant associated lineages that evolved in allopatry</w:t>
               </w:r>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum-Likelihood Inference of Population Size Contractions from Microsatellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,307 +3385,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale candidate gene scan reveals the role of chemoreceptor genes in host plant specialization and speciation in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Smadja</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Canbäck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ferrari</w:t>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01612.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652662v1</w:t>
+                <w:t xml:space="preserve">hal-00753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale candidate gene scan reveals the role of chemoreceptor genes in host plant specialization and speciation in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mieuzet</w:t>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mahéo</w:t>
+                <w:t xml:space="preserve">Björn Canbäck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (9), pp.2723 - 2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01612.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753439v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbreeding depression is purged in the invasive insect Harmonia axyridis</w:t>
               </w:r>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (5), pp.424-427. </w:t>
@@ -4079,290 +4079,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low regional diversity of late cave bears mitochondiral DNA at the time of Chauvet Aurignacian paintings</w:t>
+                <w:t xml:space="preserve">Inferring population decline and expansion from microsatellite data: A simulation-based evaluation of the Msvar method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bon</w:t>
+                <w:t xml:space="preserve">Christophe Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Berthonaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.03.033⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188 (1), pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.121764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649315v1</w:t>
+                <w:t xml:space="preserve">hal-02643411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring population decline and expansion from microsatellite data: A simulation-based evaluation of the Msvar method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low regional diversity of late cave bears mitochondiral DNA at the time of Chauvet Aurignacian paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Berthonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Girod</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Maksud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.1886-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.121764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643411v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population differentiation of sessile oak at thealtitudinal front of migration in the French Pyrenees</w:t>
               </w:r>
@@ -4488,826 +4488,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defence of model-based inference in phylogeography.</w:t>
+                <w:t xml:space="preserve">Quantifying male-biased dispersal among social groups in the collared peccary (Pecari tajacu) using analyses based on mtDNA variation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Beaumont</w:t>
+                <w:t xml:space="preserve">J. D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Nielsen</w:t>
+                <w:t xml:space="preserve">P. M. Waser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian P. Robert</w:t>
+                <w:t xml:space="preserve">D. Gopurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jody Hey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
+                <w:t xml:space="preserve">E. C. Hellgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450030v1</w:t>
+                <w:t xml:space="preserve">hal-00535516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the heartland of Eurasia: the multilocus genetic landscape of Central Asian populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+                <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begoña Martínez-Cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.153⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (6), pp.858-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574375v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Froment</w:t>
+                <w:t xml:space="preserve">M. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Théry</w:t>
+                <w:t xml:space="preserve">R. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504086v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of flowering time in experimental wheat populations: a comprehensive approach to detect genetic signatures of natural selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hey</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gaggiotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (7), pp.2110-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00970.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601928v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of flowering time in experimental wheat populations: a comprehensive approach to detect genetic signatures of natural selection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+                <w:t xml:space="preserve">In the heartland of Eurasia: the multilocus genetic landscape of Central Asian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Martínez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ségurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00970.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2010.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00535515v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying male-biased dispersal among social groups in the collared peccary (Pecari tajacu) using analyses based on mtDNA variation.</w:t>
+                <w:t xml:space="preserve">In defence of model-based inference in phylogeography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Cooper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">Mark A Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Waser</w:t>
+                <w:t xml:space="preserve">Rasmus Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gopurenko</w:t>
+                <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. C. Hellgren</w:t>
+                <w:t xml:space="preserve">Jody Hey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.102⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535516v1</w:t>
+                <w:t xml:space="preserve">hal-00450030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency of the AGT Pro11Leu polymorphism in humans: Does diet matter?</w:t>
               </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ségurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5410,51 +5410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,51 +5665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific genetic structure and social organization in Central Asia: insights from a multi-locus study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ségurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Martínez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Quintana-Murci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6579,964 +6579,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Biologie des Extinctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77, pp.67-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00345442v1</w:t>
+                <w:t xml:space="preserve">hal-00273266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of effective population size and migration rate from one- and two-locus identity measures.</w:t>
+                <w:t xml:space="preserve">Interpretation of variation across marker loci as evidence of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Couvet</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boursot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-25</w:t>
+              <w:t xml:space="preserve">, 2001, 158, pp.1811-1823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535518v1</w:t>
+                <w:t xml:space="preserve">hal-00273259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Effective Population Size and Migration Rate From One- and Two-Locus Identity Measures</w:t>
+                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered species of fern Marsilea strigosa Willd. (Marsileaceae, Pteridophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1/2), pp.64-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00026.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/157.2.911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00342380v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00335014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">estim 1.0: a computer program to infer population parameters from one- and two-locus gene identity probabilities</w:t>
+                <w:t xml:space="preserve">Estimation of effective population size and migration rate from one- and two-locus identity measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00341848v1</w:t>
+                <w:t xml:space="preserve">hal-00535518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population.</w:t>
+                <w:t xml:space="preserve">Estimation of Effective Population Size and Migration Rate From One- and Two-Locus Identity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Couvet</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/157.2.911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535519v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00342380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Variation Across Marker Loci as Evidence of Selection</w:t>
+                <w:t xml:space="preserve">estim 1.0: a computer program to infer population parameters from one- and two-locus gene identity probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boursot</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/158.4.1811⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (4), pp.354 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00086.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00342552v1</w:t>
+                <w:t xml:space="preserve">halsde-00341848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Biologie des Extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016672300004833⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/10608/1788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00341816v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00345442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of variation across marker loci as evidence of selection</w:t>
+                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Boursot</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 158, pp.1811-1823</w:t>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273259v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
+                <w:t xml:space="preserve">Interpretation of Variation Across Marker Loci as Evidence of Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Couvet</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boursot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 158 (4), pp.1811-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/158.4.1811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273266v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00342552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered species of fern Marsilea strigosa Willd. (Marsileaceae, Pteridophyta)</w:t>
+                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672300004833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00026.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00335014v1</w:t>
+                <w:t xml:space="preserve">halsde-00341816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the endemic species Centaurea corymbosa Pourret (Asteraceae) and other related species</w:t>
               </w:r>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the endemic species Centaurea corymbosa Pourret (Asteraceae) and other related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,433 +7779,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00335189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t>
+                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Godelle</w:t>
+                <w:t xml:space="preserve">Bernard Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Colas</w:t>
+                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S15-S28</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 30 (1), pp.S15-S28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698599v1</w:t>
+                <w:t xml:space="preserve">hal-00894230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+                <w:t xml:space="preserve">Marsilea strigosa Willd. : statut génétique et démographique d’une espèce menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miquel Riba Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (1), pp.S15-S28. </w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 24 (2), pp.145-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ecmed.1998.1858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894230v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsilea strigosa Willd. : statut génétique et démographique d’une espèce menacée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Riba Rovira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Godelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S15-S28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03496614v1</w:t>
+                <w:t xml:space="preserve">hal-02698599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,51 +8240,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Supl 1), pp.S15-S28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273269v1</w:t>
@@ -8573,51 +8573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the sex-ratio in population trees from allele frequency data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8970,51 +8970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring sex-specific population histories using genome-wide gene frequency data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,64 +9065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the risks of Puumala virus emergence from immunogenomics of its reservoir, the bank vole &amp;lt;em&amp;gt;Myodes glareolus&amp;lt;/em&amp;gt;, and its links with environmental variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,64 +9190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the risks of Puumala virus emergence from immunogenomics of its reservoir, the bank vole &amp;lt;em&amp;gt;Myodes glareolus&amp;lt;/em&amp;gt;, and its links with environmental variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9315,51 +9315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites des genome-scans pour la détection de locus sous sélection chez les espèces autogames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9404,221 +9404,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring trees of population divergence with Kim_tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SelEstim : a new method to detect and measure selection from genome-wide SNP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Summer School 2013 "Software and Statistical Methods for Population Genetics (SSMPG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807574v1</w:t>
+                <w:t xml:space="preserve">hal-02808248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelEstim : a new method to detect and measure selection from genome-wide SNP data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring trees of population divergence with Kim_tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Summer School 2013 "Software and Statistical Methods for Population Genetics (SSMPG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808248v1</w:t>
+                <w:t xml:space="preserve">hal-02807574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering time trait, gene and microsatellite differentiation among experimental populations of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9686,77 +9686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,51 +9843,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,481 +9932,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring genetic differentiation from pooled population samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785674v1</w:t>
+                <w:t xml:space="preserve">hal-02786861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joelle Ronfort</w:t>
+                <w:t xml:space="preserve">Measuring genetic differentiation from pooled population samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786307v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 1 p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.13010312.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786861v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking adaptation in selfing plant populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod "Coalescence des approches théoriques et expérimentales en génomique évolutive et biologie des systèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Roscoff, France. , 2016</w:t>
@@ -10435,51 +10435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of locus under selection from temporal samples of partial-selfing populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10530,51 +10530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking adaptation to environmental changes: selfing and detection of loci under selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,256 +10651,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a genetic paradox of biological invasion?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Génétique et évolution des populations et des métapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ravigné</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Ecology, Evolution and Systematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème ed., De Boeck Université, 1 000 p., 2016, 9782807302969</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608618v1</w:t>
+                <w:t xml:space="preserve">hal-02795178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et évolution des populations et des métapopulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Olivieri</w:t>
+                <w:t xml:space="preserve">Is there a genetic paradox of biological invasion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Evolutive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, ANNUAL REVIEWS, pp.22, 2016, Annual Review of Ecology, Evolution, and Systematics, 978-0-8243-1447-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-121415-032116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795178v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETSEL: An R-Package to Detect Marker Loci Responding to Selection</w:t>
               </w:r>
@@ -11746,51 +11746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.10.622744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clemente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Olsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klassmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12634" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna S. Bazelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-302H3GH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Beaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152991" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kobayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts115" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40PLHR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cooper" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Waser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gopurenko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Hellgren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.102" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2009.00549.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent a A Jansen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273249v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01414.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BLJML2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1788" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/157.2.911" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00086.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KDM488P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dawson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/158.4.1811" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672300004833" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273266v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00026.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVN7D0L8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Justy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496614v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba Rovira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.1998.1858" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higuet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785203v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794261v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pisano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807574v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795178v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-61779-870-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04188620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clemente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Olsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna S. Bazelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-302H3GH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Beaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152991" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kobayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts115" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40PLHR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cooper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Waser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gopurenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Hellgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.102" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2009.00549.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent a A Jansen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273249v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01414.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BLJML2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273259v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00026.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVN7D0L8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535518v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/157.2.911" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341848v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00086.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KDM488P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1788" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dawson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/158.4.1811" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672300004833" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Justy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba Rovira" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.1998.1858" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higuet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785203v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794261v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pisano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807574v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795178v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-61779-870-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04188620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>