--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -753,974 +753,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power and limits of selection genome scans on temporal data from a selfing population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐david Collin</w:t>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Durif</w:t>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Raynal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13413⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229207v1</w:t>
+                <w:t xml:space="preserve">hal-02922124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and limits of selection genome scans on temporal data from a selfing population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
+                <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐david Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Becheler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurène Gay</w:t>
+                <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loridon</w:t>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e37. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2598-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922124v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Genetic Differentiation from Pool-seq Data</w:t>
+                <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Hivert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.118.300900⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936905v1</w:t>
+                <w:t xml:space="preserve">hal-02388049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Clemente</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007191⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388049v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+                <w:t xml:space="preserve">Preliminary insights into the genetics of bank vole tolerance to Puumala hantavirus in Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (22), pp.11273-11292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892027v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary insights into the genetics of bank vole tolerance to Puumala hantavirus in Sweden</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Gharbi</w:t>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Olsson</w:t>
+                <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (22), pp.11273-11292. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388043v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t>
+                <w:t xml:space="preserve">Measuring Genetic Differentiation from Pool-seq Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Valentin Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (1), pp.315-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.118.300900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626319v1</w:t>
+                <w:t xml:space="preserve">hal-01936905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microevolution of bank voles (Myodes glareolus) at neutral and immune-related genes during multiannual dynamic cycles: consequences for Puumala hantavirus epidemiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaïde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum-Likelihood Inference of Population Size Contractions from Microsatellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,307 +3385,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale candidate gene scan reveals the role of chemoreceptor genes in host plant specialization and speciation in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nouhaud</w:t>
+                <w:t xml:space="preserve">Björn Canbäck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mieuzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mahéo</w:t>
+                <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (9), pp.2723 - 2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01612.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753439v1</w:t>
+                <w:t xml:space="preserve">hal-02652662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale candidate gene scan reveals the role of chemoreceptor genes in host plant specialization and speciation in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Smadja</w:t>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Canbäck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Ferrari</w:t>
+                <w:t xml:space="preserve">F. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01612.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652662v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbreeding depression is purged in the invasive insect Harmonia axyridis</w:t>
               </w:r>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraf Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (5), pp.424-427. </w:t>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4641,51 +4641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6579,964 +6579,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
+                <w:t xml:space="preserve">Estimation of effective population size and migration rate from one- and two-locus identity measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 77, pp.67-81</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273266v1</w:t>
+                <w:t xml:space="preserve">hal-00535518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of variation across marker loci as evidence of selection</w:t>
+                <w:t xml:space="preserve">Estimation of Effective Population Size and Migration Rate From One- and Two-Locus Identity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Boursot</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 158, pp.1811-1823</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/157.2.911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273259v1</w:t>
+                <w:t xml:space="preserve">halsde-00342380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered species of fern Marsilea strigosa Willd. (Marsileaceae, Pteridophyta)</w:t>
+                <w:t xml:space="preserve">estim 1.0: a computer program to infer population parameters from one- and two-locus gene identity probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 1 (1/2), pp.64-66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 1 (4), pp.354 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00086.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00026.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00335014v1</w:t>
+                <w:t xml:space="preserve">halsde-00341848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of effective population size and migration rate from one- and two-locus identity measures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Biologie des Extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/10608/1788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535518v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00345442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Effective Population Size and Migration Rate From One- and Two-Locus Identity Measures</w:t>
+                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77 (1), pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/157.2.911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00342380v1</w:t>
+                <w:t xml:space="preserve">hal-00535519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">estim 1.0: a computer program to infer population parameters from one- and two-locus gene identity probabilities</w:t>
+                <w:t xml:space="preserve">Interpretation of Variation Across Marker Loci as Evidence of Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boursot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00086.x⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 158 (4), pp.1811-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/158.4.1811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00341848v1</w:t>
+                <w:t xml:space="preserve">halsde-00342552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Biologie des Extinctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672300004833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/10608/1788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00345442v1</w:t>
+                <w:t xml:space="preserve">halsde-00341816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population.</w:t>
+                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered species of fern Marsilea strigosa Willd. (Marsileaceae, Pteridophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Couvet</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1/2), pp.64-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00026.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535519v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00335014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Variation Across Marker Loci as Evidence of Selection</w:t>
+                <w:t xml:space="preserve">Interpretation of variation across marker loci as evidence of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boursot</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boursot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 158 (4), pp.1811-1823. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 158, pp.1811-1823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00342552v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016672300004833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00341816v1</w:t>
+                <w:t xml:space="preserve">hal-00273266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the endemic species Centaurea corymbosa Pourret (Asteraceae) and other related species</w:t>
               </w:r>
@@ -8573,51 +8573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the sex-ratio in population trees from allele frequency data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8970,51 +8970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring sex-specific population histories using genome-wide gene frequency data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,64 +9065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the risks of Puumala virus emergence from immunogenomics of its reservoir, the bank vole &amp;lt;em&amp;gt;Myodes glareolus&amp;lt;/em&amp;gt;, and its links with environmental variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,64 +9190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the risks of Puumala virus emergence from immunogenomics of its reservoir, the bank vole &amp;lt;em&amp;gt;Myodes glareolus&amp;lt;/em&amp;gt;, and its links with environmental variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9315,51 +9315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites des genome-scans pour la détection de locus sous sélection chez les espèces autogames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9404,178 +9404,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelEstim : a new method to detect and measure selection from genome-wide SNP data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring trees of population divergence with Kim_tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Summer School 2013 "Software and Statistical Methods for Population Genetics (SSMPG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808248v1</w:t>
+                <w:t xml:space="preserve">hal-02807574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring trees of population divergence with Kim_tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SelEstim : a new method to detect and measure selection from genome-wide SNP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Summer School 2013 "Software and Statistical Methods for Population Genetics (SSMPG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807574v1</w:t>
+                <w:t xml:space="preserve">hal-02808248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering time trait, gene and microsatellite differentiation among experimental populations of wheat</w:t>
               </w:r>
@@ -9843,51 +9843,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,442 +9932,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joelle Ronfort</w:t>
+                <w:t xml:space="preserve">Measuring genetic differentiation from pooled population samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786861v1</w:t>
+                <w:t xml:space="preserve">hal-02785674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring genetic differentiation from pooled population samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France. 1 p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.13010312.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785674v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal FST genome scans: the case of partially selfing populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex uncovered: the evolutionary biology of reproductive systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.13010312.v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02786307v1</w:t>
+                <w:t xml:space="preserve">hal-02786861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking adaptation in selfing plant populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,51 +10435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of locus under selection from temporal samples of partial-selfing populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10530,51 +10530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking adaptation to environmental changes: selfing and detection of loci under selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,256 +10651,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et évolution des populations et des métapopulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Olivieri</w:t>
+                <w:t xml:space="preserve">Is there a genetic paradox of biological invasion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Evolutive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, ANNUAL REVIEWS, pp.22, 2016, Annual Review of Ecology, Evolution, and Systematics, 978-0-8243-1447-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-121415-032116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795178v1</w:t>
+                <w:t xml:space="preserve">hal-01608618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a genetic paradox of biological invasion?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruth Hufbauer</w:t>
+                <w:t xml:space="preserve">Génétique et évolution des populations et des métapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Ecology, Evolution and Systematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème ed., De Boeck Université, 1 000 p., 2016, 9782807302969</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608618v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETSEL: An R-Package to Detect Marker Loci Responding to Selection</w:t>
               </w:r>
@@ -11746,51 +11746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clemente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Olsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna S. Bazelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-302H3GH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Beaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152991" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kobayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts115" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40PLHR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cooper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Waser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gopurenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Hellgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.102" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2009.00549.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent a A Jansen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273249v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01414.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BLJML2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273259v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00026.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVN7D0L8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535518v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/157.2.911" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341848v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00086.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KDM488P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345442v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1788" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dawson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/158.4.1811" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672300004833" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Justy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba Rovira" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.1998.1858" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higuet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785203v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794261v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pisano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807574v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795178v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-61779-870-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04188620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clemente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Olsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna S. Bazelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-302H3GH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Beaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152991" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kobayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts115" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40PLHR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cooper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Waser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gopurenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Hellgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.102" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2009.00549.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent a A Jansen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273249v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01414.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BLJML2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535518v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342380v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/157.2.911" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00086.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KDM488P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345442v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1788" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dawson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/158.4.1811" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672300004833" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00026.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVN7D0L8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273266v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Justy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba Rovira" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.1998.1858" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higuet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785203v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794261v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pisano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807574v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795178v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-61779-870-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04188620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>