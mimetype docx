--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -4079,290 +4079,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring population decline and expansion from microsatellite data: A simulation-based evaluation of the Msvar method</w:t>
+                <w:t xml:space="preserve">Low regional diversity of late cave bears mitochondiral DNA at the time of Chauvet Aurignacian paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Girod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Céline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Berthonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maksud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.121764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.1886-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643411v1</w:t>
+                <w:t xml:space="preserve">hal-02649315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low regional diversity of late cave bears mitochondiral DNA at the time of Chauvet Aurignacian paintings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring population decline and expansion from microsatellite data: A simulation-based evaluation of the Msvar method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maksud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.03.033⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188 (1), pp.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.121764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649315v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population differentiation of sessile oak at thealtitudinal front of migration in the French Pyrenees</w:t>
               </w:r>
@@ -4488,558 +4488,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying male-biased dispersal among social groups in the collared peccary (Pecari tajacu) using analyses based on mtDNA variation.</w:t>
+                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Cooper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">M. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Waser</w:t>
+                <w:t xml:space="preserve">R. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gopurenko</w:t>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. C. Hellgren</w:t>
+                <w:t xml:space="preserve">J. Hey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.102⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535516v1</w:t>
+                <w:t xml:space="preserve">hal-00601928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (6), pp.858-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of model-based inference in phylogeography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of flowering time in experimental wheat populations: a comprehensive approach to detect genetic signatures of natural selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nielsen</w:t>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (7), pp.2110-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00970.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601928v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of flowering time in experimental wheat populations: a comprehensive approach to detect genetic signatures of natural selection.</w:t>
+                <w:t xml:space="preserve">Quantifying male-biased dispersal among social groups in the collared peccary (Pecari tajacu) using analyses based on mtDNA variation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+                <w:t xml:space="preserve">J. D. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+                <w:t xml:space="preserve">P. M. Waser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Gopurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. Hellgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00970.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535515v1</w:t>
+                <w:t xml:space="preserve">hal-00535516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the heartland of Eurasia: the multilocus genetic landscape of Central Asian populations</w:t>
               </w:r>
@@ -5238,51 +5238,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450030v1</w:t>
@@ -5410,51 +5410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6579,243 +6579,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of effective population size and migration rate from one- and two-locus identity measures.</w:t>
+                <w:t xml:space="preserve">Estimation of Effective Population Size and Migration Rate From One- and Two-Locus Identity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Couvet</w:t>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-25</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/157.2.911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535518v1</w:t>
+                <w:t xml:space="preserve">halsde-00342380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Effective Population Size and Migration Rate From One- and Two-Locus Identity Measures</w:t>
+                <w:t xml:space="preserve">Estimation of effective population size and migration rate from one- and two-locus identity measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Couvet</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-925. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 157 (2), pp.911-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00342380v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">estim 1.0: a computer program to infer population parameters from one- and two-locus gene identity probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1 (4), pp.354 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6965,51 +6965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 77 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7151,51 +7151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 77 (1), pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7223,320 +7223,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered species of fern Marsilea strigosa Willd. (Marsileaceae, Pteridophyta)</w:t>
+                <w:t xml:space="preserve">Interpretation of variation across marker loci as evidence of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boursot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 158, pp.1811-1823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00335014v1</w:t>
+                <w:t xml:space="preserve">hal-00273259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of variation across marker loci as evidence of selection</w:t>
+                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Boursot</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 158, pp.1811-1823</w:t>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77, pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273259v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-locus identity probabilities and identity disequilibrium in a partially selfing subdivided population</w:t>
+                <w:t xml:space="preserve">Characterization of microsatellite loci in the endangered species of fern Marsilea strigosa Willd. (Marsileaceae, Pteridophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Couvet</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1/2), pp.64-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2001.00026.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273266v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00335014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the endemic species Centaurea corymbosa Pourret (Asteraceae) and other related species</w:t>
               </w:r>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the endemic species Centaurea corymbosa Pourret (Asteraceae) and other related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,278 +7779,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00335189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marsilea strigosa Willd. : statut génétique et démographique d’une espèce menacée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Godelle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miquel Riba Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 24 (2), pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecmed.1998.1858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894230v1</w:t>
+                <w:t xml:space="preserve">hal-03496614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsilea strigosa Willd. : statut génétique et démographique d’une espèce menacée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné : implications en biologie de la conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Godelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Riba Rovira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 24 (2), pp.145-157. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (1), pp.S15-S28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecmed.1998.1858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496614v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système génétique, polymorphisme neutre et sélectionné: implications en biologie de la conservation</w:t>
               </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S15-S28</w:t>
@@ -8240,51 +8240,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Supl 1), pp.S15-S28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9686-30-S1-S15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273269v1</w:t>
@@ -8567,191 +8567,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to characterize local adaptation from genome-wide polymorphisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 18 p</w:t>
+              <w:t xml:space="preserve">DrosEU/ESEB STN Summer School on Adaptation Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785552v1</w:t>
+                <w:t xml:space="preserve">hal-02785179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize local adaptation from genome-wide polymorphisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring sex-specific demographic history from SNP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DrosEU/ESEB STN Summer School on Adaptation Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785179v1</w:t>
+                <w:t xml:space="preserve">hal-02785552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to characterize local adaptation from genome-wide polymorphisms?</w:t>
               </w:r>
@@ -9561,64 +9561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering time trait, gene and microsatellite differentiation among experimental populations of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9738,51 +9738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
@@ -10429,217 +10429,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of locus under selection from temporal samples of partial-selfing populations</w:t>
+                <w:t xml:space="preserve">Tracking adaptation to environmental changes: selfing and detection of loci under selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint Martin de Londres, France. 2015</w:t>
+              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015, 15th Congress of the European Society for Evolutionary Biology: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797018v1</w:t>
+                <w:t xml:space="preserve">hal-02740162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking adaptation to environmental changes: selfing and detection of loci under selection</w:t>
+                <w:t xml:space="preserve">Detection of locus under selection from temporal samples of partial-selfing populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015, 15th Congress of the European Society for Evolutionary Biology: Abstracts</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015. Investigating biological adaptation with NGS: data and models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Martin de Londres, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740162v1</w:t>
+                <w:t xml:space="preserve">hal-02797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11746,51 +11746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clemente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Olsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna S. Bazelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-302H3GH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Beaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152991" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kobayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts115" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649315v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40PLHR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cooper" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Waser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gopurenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Hellgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.102" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2009.00549.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent a A Jansen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273249v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01414.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BLJML2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535518v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342380v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/157.2.911" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00086.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KDM488P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345442v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1788" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dawson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/158.4.1811" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672300004833" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00026.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVN7D0L8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273266v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Justy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba Rovira" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.1998.1858" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higuet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785203v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794261v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pisano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807574v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795178v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-61779-870-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04188620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Zapater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Becheler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.47" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clemente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Olsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12634" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Popkin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge-Xia Qiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna S. Bazelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-302H3GH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fraimout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K. Price" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Beaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.152991" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.08.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQK0XHSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kobayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss257" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts115" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644352v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Tayeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.01.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq248" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berthonaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.03.033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40PLHR4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alberto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derory" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04631.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX4T5VJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nielsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaggiotti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04515.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cooper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Waser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gopurenko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Hellgren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.102" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450030v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Beaumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Hey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1809.2009.00549.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent a A Jansen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273249v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olivieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/381041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dawson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boursot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00334807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01414.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BLJML2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342380v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/157.2.911" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00086.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KDM488P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345442v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1788" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342552v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dawson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/158.4.1811" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672300004833" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273266v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2001.00026.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVN7D0L8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Justy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01045-7.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWHT0T84-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba Rovira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.1998.1858" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-30-S1-S15" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698599v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brachet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higuet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785179v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785203v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794261v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guivier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pisano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794262v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807574v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841136v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786307v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13010312.v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740162v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hufbauer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032116" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795178v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-61779-870-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-870-2_16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04188620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9f8e0179590e2861c7fad201d73ef6afeca4383e;origin=https://hal.archives-ouvertes.fr/hal-04182175;visit=swh:1:snp:f41cbcf47421e571b77176d55187fc1a843cadea;anchor=swh:1:rel:c8a1373c7d016818ebdbfb985bbde4f349eb3904;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602312v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804160v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>