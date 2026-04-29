--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -4057,138 +4057,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
+                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517275v1</w:t>
+                <w:t xml:space="preserve">hal-01589643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4201,186 +4210,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589643v2</w:t>
+                <w:t xml:space="preserve">hal-02056922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
+                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056922v1</w:t>
+                <w:t xml:space="preserve">hal-01517275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skateboard speed wobble</w:t>
               </w:r>
@@ -6972,51 +6972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhyeok Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lh&#233;mery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhemery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhemery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03531279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhyeok Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lh&#233;mery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Padilla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhemery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhemery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03531279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>