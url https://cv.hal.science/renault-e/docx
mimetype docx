--- v0 (2026-03-10)
+++ v1 (2026-05-04)
@@ -1328,51 +1328,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (11), pp.4830-4841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1595,51 +1595,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahra Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.14984-14992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3431,51 +3431,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the metallic character of astatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3608,51 +3608,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quitel 2011, XXXVII Congress of Theoretical Chemists of Latin Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3677,51 +3677,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pourbaix diagram of Astatine in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4945,51 +4945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNB8PF7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300558k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne Aphecetche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14595-chimie-concours-veterinaire-voie-b-annales-corrigees-et-commentees-2017-2018-2019-2020-2021-2022-9782340074972.html?srsltid=AfmBOopzuC4d2IfdhqzJ5SOyU5tfRp78qIDBdYnuDeAnsheXsVj8f78i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Dau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garzella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNB8PF7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300558k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne Aphecetche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14595-chimie-concours-veterinaire-voie-b-annales-corrigees-et-commentees-2017-2018-2019-2020-2021-2022-9782340074972.html?srsltid=AfmBOopzuC4d2IfdhqzJ5SOyU5tfRp78qIDBdYnuDeAnsheXsVj8f78i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Dau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garzella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>