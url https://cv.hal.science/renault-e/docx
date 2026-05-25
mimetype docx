--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -753,291 +753,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Cation-Cation Interactions in Uranyl Coordination Dimers by Varying the Length of the Dicarboxylate Linker</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The electron affinity of astatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong D Dau</w:t>
+                <w:t xml:space="preserve">David Leimbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hodée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Renault</w:t>
+                <w:t xml:space="preserve">Julia Karls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John K Gibson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yangyang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Ballof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000840⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17599-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370975v1</w:t>
+                <w:t xml:space="preserve">hal-03416306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron affinity of astatine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Karls</w:t>
+                <w:t xml:space="preserve">Controlling Cation-Cation Interactions in Uranyl Coordination Dimers by Varying the Length of the Dicarboxylate Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Guo</w:t>
+                <w:t xml:space="preserve">Phuong D Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+                <w:t xml:space="preserve">Maxime Hodée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Ballof</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John K Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17599-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416306v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptavalent Neptunium in a Gas-Phase Complex: (Np&amp;lt;sup&amp;gt;VII&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;)(NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -4945,51 +4945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNB8PF7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300558k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne Aphecetche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14595-chimie-concours-veterinaire-voie-b-annales-corrigees-et-commentees-2017-2018-2019-2020-2021-2022-9782340074972.html?srsltid=AfmBOopzuC4d2IfdhqzJ5SOyU5tfRp78qIDBdYnuDeAnsheXsVj8f78i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Dau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garzella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delafoulhouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00323J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen Jian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. van Stipdonk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena J. Tatosian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c03818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leimbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Karls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Guo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ballof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17599-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D Dau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hod&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K Gibson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000840" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong D. Dau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Gibson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip X. Rutkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502969w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amaouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500762n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNB8PF7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00758728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300558k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Renaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc300324c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01586060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20512A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Guo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Julienne Aphecetche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zammattio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14595-chimie-concours-veterinaire-voie-b-annales-corrigees-et-commentees-2017-2018-2019-2020-2021-2022-9782340074972.html?srsltid=AfmBOopzuC4d2IfdhqzJ5SOyU5tfRp78qIDBdYnuDeAnsheXsVj8f78i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Dau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garzella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>