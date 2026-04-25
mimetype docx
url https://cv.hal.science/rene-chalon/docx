--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> René Chalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor (Maître de Conférences) in Computer Science at Ecole Centrale de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since July 2011 : LIRIS (Laboratoire d'InfoRmatique en Image et Systèmes d'information) – UMR 5205 du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2007 – June 2011 : LIESP (Laboratoire d'Informatique pour l'Entreprise et les Systèmes de Production) – EA 4125 du MENRT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September 2000 – December 2006 : ICTT (Interactions collaboratives, Téléformation, Télé-activités) – EA 3080 du MENRT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous : Research Engineer at CNRS (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Music Score Reading Using Fixed-Gaze Head Movement: Empirical Experiment and Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (EICS), Article 3, pp 1-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3300962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware mobile system for work-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cae.21704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart brain: an intelligent context inference engine for context-aware middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 22, pp.145-157. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.080204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road lane management study : A Smart City application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.272-287. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction on-the-go: a fine-grained exploration on wearable PROCAM interfaces and gestures in mobile situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-015-0448-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif situé pour l’ingénierie. Quels aspects à prendre en compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.4.39-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Wearable Interfaces: An Exploratory Analysis of Paper-based Interfaces with Camera-glasses Device Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 18, pp.835-849. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0697-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Games Collaboratifs Contextualisés. Conception et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, 18, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in the “Smart City”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Smart City Learning – Visions and practical Implementations: toward Horizon 2020, 17, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-017-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Jouranl of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle de tâches à la configuration de l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Journal of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJIM International Journal of Interactive Mobile Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multidisciplinary Engineering Education Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization to Appropriate Use of Electric Scooters to Avoid Their Banning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92692-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience de l'usage d'OSM dans divers enseignements d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France - Conférences et ateliers pour les contributeurs et les utilisateurs d'OpenStreetMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association OpenStreetMap France, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for design of Collaborative Assistive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Compiègne, France. pp.1437-1442, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-Tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual International Conference on Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), Jun 2024, Athens, Greece. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des TIC (Technologies de l’information et de la communication) à la gestion des risques en tourisme : cas de sur-tourisme et de pratiques en plein air (mer et montagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIA - Anticiper le risque par l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Indoor Construction Progress Monitoring with Synthetic Data-Powered Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoubeir Lafhaj; Vicente Gonzalez-Moret; Jiansong Zhang; Borja García de Soto, Jun 2024, Lille, France. pp.792-799, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/ISARC2024/0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-accident Recovery Treatment Using a Physio Room and Aided by an Assistive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2024 26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.127-141, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60480-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive system for Smart Tourism in Smart Environment improving the quality of guide services: an ICT digitalization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Scientific Conference "Tourism-Food-Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'inspection temps réel de l'état d'avancement d'un chantier de construction par RA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia; Mohamed Daoudi; Olivier Losson; Benjamin Mathon; Ludovic Macaire; Marius Bilasco, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Virtual Assistive Systems in Tourist Mobility: Evolution, an Experience (with Observed Mistakes), Appropriate Orientations and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2023 25th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Copenhagen, Denmark. pp.125-141, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35908-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special mobility needs in the Coastal Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2022 24th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Full Virtual Conference, United States. pp.489-506, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04987-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for &amp;quot;Smartification&amp;quot; of Cities: Principles and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Conference on Computer Supported Cooperative Work in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special needs in mobility in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2020 22nd International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.376-396, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50537-0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Collaborative Learning Environment integrating Emotions and Virtual Assistants (Chatbots)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 23nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box/Lockers’ contribution to Collaborative Economy in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southeast University, China, May 2018, Nanjing, China. pp.802-807, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-gaze head movement detection for triggering commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh and Frozen Food Box/Lockers as part of Market, e-Market and Collaborative Economy Smart City Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Logistics and Transport (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Bali, Indonesia. pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Eye-tracking pour l'Interaction Mobile dans un Environnement Réel Augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: Driver’s Real-time Acceptability and Usability Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Advanced Logistics and Transport (IEEE ICALT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kraków, Poland. In print - 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Systems & Shared Economy (Uberization): Principles & Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; ACM; IFIP, Oct 2016, Orlando, Florida, United States. pp.57-63, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2016.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique des voies de circulation : tests d'interprétation de la signalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEC-ITS, Jan 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight Years of R&D in the Freight & Passenger Transportation Context in the Smart City Perspective: ICT Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Conference on Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Sydney, Australia. pp.1289-1296, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC-SmartCity-DSS.2016.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats du projet ALF (Aires de livraison du futur) et les liens avec d’autres approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique urbaine : comment livrer responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de la Supply chain et de la LOGistiqu (ASLO, Oct 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated cooperative work in engineering How to combine predictable and repeatable behaviors with creativity and agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.443 - 448, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7231000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Among Screens in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring initiative interactions on a proxemic and ambient public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.567-577, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart City Case Study: Dynamic Management of Road Lanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, DAPI 2014, Held as Part of HCI Interational 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.629-640, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07788-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bali, Indonesia, Indonesia. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Case Study of WoBaLearn - A Work-based Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IEEE International Conference on Advanced Learning Technologies - ICALT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. pp.77-79, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is Mobile Projection Interaction going? The Past, Present and Future of the Mobile Projected Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.189-198, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07227-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: A Smart City Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Logistics and Transport (ICALT'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware middleware for interaction devices deployment in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented System for Smart City approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. pp.333-340, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Proxemic Interactive Platform for Sociable Public Zone in Smart City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments IE'13 (Sociable Smart City 2013 workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.617-628, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic interaction applied with public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, United States. pp.378-387, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive User Interfaces for MOCOCO (Mobile, Contextualized and Collaborative) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39342-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Activity Context Recognition in Context-aware Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity Context-Aware System Architectures Workshop in AAAI'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, WA, United States. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning System for Professional Education in Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Horizon 2020: Smart Cities Learning” workshop, Alpine Rendez-Vous 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Villard-de-Lans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Awareness Model for Nowadays Professional Learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobilePaperAccess: Ubiquitous Paper-based Interfaces for Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT 2012, The 3rd International Conference on Ambient Systems, Networks and Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Ontario, Canada. pp.282-291, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in 'Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SCiLearn at The 11th International Conference on Web-based Learning (ICWL’12), 2-4 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sinaia, Romania. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du formalisme à la mise en œuvre de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlayAllAround: Wearable One-hand Gesture Input and Scalable Projected Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IHM 2012, Ergonomie et Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and colocated Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-GBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en œuvre de Learning Games Collaboratifs Contextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-CITY: Problematics, techniques and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM’2012, 8th International Conference on Computing Technology and Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Seoul, South Korea. pp.168-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Key Technologies and Applications Joint Research: Contextual Mobile Learning System for Professional Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale-Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme pour la spécification de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery area IT based management: ALF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcia Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ITS (Intelligent Transport Systems) European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile User Interfaces and their Utilization in a Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 International Conference on Internet Computing (ICOMP'11) as part of WorldComp’2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, Nevada, United States. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la réalité mixte dans les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatisée d'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-aware Middleware for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User Interfaces for Wearable Computers in Real Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.500-509, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contextual Mobile Learning System for Mastering Domestic and Professional Equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine &amp; Education(ITME2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, JI'NAN, China. pp.773-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conférence on E-Learning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use your mobile computing devices to learn Contextual mobile learning system design and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computer Science and Information Technology (IEEE ICCSIT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual mobile learning system in our daily lives and professional situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: Principles And Nutritional Human Being Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Mobile Learning 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Barcelona, Spain. pp.150-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Mixte, de la conception à l'implémentation : méthodologie de transformation de modélisations IRVO vers la plateforme WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Modeling of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.896-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on e-Leatning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, New York, United States. pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-learning situé : Help-Me-To-Do : pour une meilleure maîtrise d'équipements domestiques, publics et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP Workshop : Environnements Mobiles et Apprentissage Pervasif, TICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eTRUCK : les TIC au service du camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Logistique &amp; Transport 2007 (LT' 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sousse, Tunisie. pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMERA: Experimentation Platform for Computer Augmented Environment for Mobile Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of 3rd IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express static and dynamic model of mobile collaborative activities and associated patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.1082-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Task Model to Wearable Computer Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMODIA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Formalism Driven Development of Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Development of Advanced User Interfaces (MDDAUI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning a step further to mastering professional appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Interactive Mobile and Computer Aided Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Amman, Jordan. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur porté et la réalité augmentée dans les activités de diagnostic – maintenance – réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Appliance Mastery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2007 a IADS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateur porté support de réalité augmentée pour des activités de maintenance et de dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express cooperative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'06: 7th International Conference on the Design of Cooperative system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express mobile cooperative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbert Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'aide au choix de dispositifs pour l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de situations de M-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wearable computer based maintenance, diagnosis and repairing activities in Computer Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control (EAM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Valenciennes, France. pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Systèmes Portés et Collaboratifs supportant la Réalité Mixte. Application à des Activités de Maintenance et de Dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRVO: an Interaction Model for designing Collaborative Mixed Reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International Conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo TableGate : une table de réalité mixte collaborative et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.347-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering of Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCII 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphithéâtres interactifs dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et cartes de concepts pour apprendre avec des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Coastal City Mobility Management in the Context of High Tourist Activity and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book — Smart sustainable coastal cities and blue growth strategies for marine and maritime environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.53-78, 2024, 978-3-031-48831-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Assistants (Chatbots) as help to teachers in Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael E. Auer; Wolfgang Pachatz; Tiia Rüütmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in the Age of Digital and Green Transition (ICL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 633, Springer International Publishing, pp.135-146, 2023, Lecture Notes in Networks and Systems, 978-3-031-26876-2. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive Systems for Mobility in Smart City: Humans and Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI in Mobility, Transport, and Automotive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12791, Springer International Publishing, pp.89-104, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78358-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Distribution Based on Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanquart; Uwe Clausen; Bernard Jacob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Innovative Freight and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2016, 9781786300270. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119307785.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Interaction in Real Augmented Environments: Principles, Platforms, Development Processes and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alencar P. &amp; Cowan D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Mobile Engineering: Design Implementation and Emergent Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.578-611, 2012, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-655-1.ch032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and new human-machine interactions for trucks and buses in the future: e-Truck and e-Bus perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.157-201, 2011, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601907.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity in large class using wireless devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attewell J., Savill-Smith C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile learning anytime everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSDA (Learning and Skills Development Agency), pp.129-131, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALF : Aires de livraison du futur. Rapport final public du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final public du projet. Convention de subvention N° 09MTCV37, Ecole Centrale de Lyon, Laboratoire LIRIS-CNRS UMR 5205, équipe SILEX (ex LIESP); Laboratoire LET-CNRS; Université Claude Bernard - Lyon 1, Laboratoire LIRIS-CNRS UMR 5205, équipe GrAMA (ex LIESP); Interface Transport; Volvo IT; SEMCO (ex CEMAVIL); Grand Lyon (participation sans financement); Orange (participation au début du projet et sans financement). 2012, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité mixte et travail collaboratif : IRVO, un modèle de l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Ecole Centrale de Lyon, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00152230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> René Chalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor (Maître de Conférences) in Computer Science at Ecole Centrale de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since July 2011 : LIRIS (Laboratoire d'InfoRmatique en Image et Systèmes d'information) – UMR 5205 du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2007 – June 2011 : LIESP (Laboratoire d'Informatique pour l'Entreprise et les Systèmes de Production) – EA 4125 du MENRT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September 2000 – December 2006 : ICTT (Interactions collaboratives, Téléformation, Télé-activités) – EA 3080 du MENRT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous : Research Engineer at CNRS (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based MEP Progress Monitoring using BIM and Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.110380. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2026.110380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Music Score Reading Using Fixed-Gaze Head Movement: Empirical Experiment and Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (EICS), Article 3, pp 1-29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3300962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware mobile system for work-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cae.21704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart brain: an intelligent context inference engine for context-aware middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 22, pp.145-157. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.080204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road lane management study : A Smart City application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.272-287. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction on-the-go: a fine-grained exploration on wearable PROCAM interfaces and gestures in mobile situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-015-0448-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif situé pour l’ingénierie. Quels aspects à prendre en compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.4.39-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Wearable Interfaces: An Exploratory Analysis of Paper-based Interfaces with Camera-glasses Device Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 18, pp.835-849. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0697-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Games Collaboratifs Contextualisés. Conception et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, 18, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in the “Smart City”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Smart City Learning – Visions and practical Implementations: toward Horizon 2020, 17, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-017-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Jouranl of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle de tâches à la configuration de l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Journal of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJIM International Journal of Interactive Mobile Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multidisciplinary Engineering Education Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience de l'usage d'OSM dans divers enseignements d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France - Conférences et ateliers pour les contributeurs et les utilisateurs d'OpenStreetMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association OpenStreetMap France, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization to Appropriate Use of Electric Scooters to Avoid Their Banning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92692-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for design of Collaborative Assistive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Compiègne, France. pp.1437-1442, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive system for Smart Tourism in Smart Environment improving the quality of guide services: an ICT digitalization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Scientific Conference "Tourism-Food-Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-Tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual International Conference on Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), Jun 2024, Athens, Greece. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des TIC (Technologies de l’information et de la communication) à la gestion des risques en tourisme : cas de sur-tourisme et de pratiques en plein air (mer et montagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIA - Anticiper le risque par l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Indoor Construction Progress Monitoring with Synthetic Data-Powered Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoubeir Lafhaj; Vicente Gonzalez-Moret; Jiansong Zhang; Borja García de Soto, Jun 2024, Lille, France. pp.792-799, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/ISARC2024/0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-accident Recovery Treatment Using a Physio Room and Aided by an Assistive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2024 26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.127-141, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60480-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'inspection temps réel de l'état d'avancement d'un chantier de construction par RA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia; Mohamed Daoudi; Olivier Losson; Benjamin Mathon; Ludovic Macaire; Marius Bilasco, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Virtual Assistive Systems in Tourist Mobility: Evolution, an Experience (with Observed Mistakes), Appropriate Orientations and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2023 25th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Copenhagen, Denmark. pp.125-141, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35908-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special mobility needs in the Coastal Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2022 24th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Full Virtual Conference, United States. pp.489-506, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04987-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for &amp;quot;Smartification&amp;quot; of Cities: Principles and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Conference on Computer Supported Cooperative Work in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special needs in mobility in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2020 22nd International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.376-396, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50537-0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Collaborative Learning Environment integrating Emotions and Virtual Assistants (Chatbots)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 23nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box/Lockers’ contribution to Collaborative Economy in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southeast University, China, May 2018, Nanjing, China. pp.802-807, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-gaze head movement detection for triggering commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh and Frozen Food Box/Lockers as part of Market, e-Market and Collaborative Economy Smart City Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Logistics and Transport (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Bali, Indonesia. pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Eye-tracking pour l'Interaction Mobile dans un Environnement Réel Augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: Driver’s Real-time Acceptability and Usability Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Advanced Logistics and Transport (IEEE ICALT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kraków, Poland. In print - 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Systems & Shared Economy (Uberization): Principles & Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; ACM; IFIP, Oct 2016, Orlando, Florida, United States. pp.57-63, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2016.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique des voies de circulation : tests d'interprétation de la signalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEC-ITS, Jan 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight Years of R&D in the Freight & Passenger Transportation Context in the Smart City Perspective: ICT Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Conference on Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Sydney, Australia. pp.1289-1296, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC-SmartCity-DSS.2016.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Among Screens in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats du projet ALF (Aires de livraison du futur) et les liens avec d’autres approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique urbaine : comment livrer responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de la Supply chain et de la LOGistiqu (ASLO, Oct 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated cooperative work in engineering How to combine predictable and repeatable behaviors with creativity and agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.443 - 448, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7231000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring initiative interactions on a proxemic and ambient public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.567-577, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart City Case Study: Dynamic Management of Road Lanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, DAPI 2014, Held as Part of HCI Interational 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.629-640, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07788-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bali, Indonesia, Indonesia. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Case Study of WoBaLearn - A Work-based Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IEEE International Conference on Advanced Learning Technologies - ICALT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. pp.77-79, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is Mobile Projection Interaction going? The Past, Present and Future of the Mobile Projected Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.189-198, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07227-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: A Smart City Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Logistics and Transport (ICALT'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Awareness Model for Nowadays Professional Learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware middleware for interaction devices deployment in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented System for Smart City approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. pp.333-340, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic interaction applied with public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, United States. pp.378-387, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Proxemic Interactive Platform for Sociable Public Zone in Smart City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments IE'13 (Sociable Smart City 2013 workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.617-628, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive User Interfaces for MOCOCO (Mobile, Contextualized and Collaborative) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39342-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Activity Context Recognition in Context-aware Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity Context-Aware System Architectures Workshop in AAAI'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, WA, United States. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning System for Professional Education in Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Horizon 2020: Smart Cities Learning” workshop, Alpine Rendez-Vous 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Villard-de-Lans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme pour la spécification de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobilePaperAccess: Ubiquitous Paper-based Interfaces for Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT 2012, The 3rd International Conference on Ambient Systems, Networks and Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Ontario, Canada. pp.282-291, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du formalisme à la mise en œuvre de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in 'Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SCiLearn at The 11th International Conference on Web-based Learning (ICWL’12), 2-4 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sinaia, Romania. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlayAllAround: Wearable One-hand Gesture Input and Scalable Projected Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IHM 2012, Ergonomie et Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and colocated Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-GBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en œuvre de Learning Games Collaboratifs Contextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Key Technologies and Applications Joint Research: Contextual Mobile Learning System for Professional Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale-Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-CITY: Problematics, techniques and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM’2012, 8th International Conference on Computing Technology and Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Seoul, South Korea. pp.168-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery area IT based management: ALF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcia Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ITS (Intelligent Transport Systems) European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile User Interfaces and their Utilization in a Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 International Conference on Internet Computing (ICOMP'11) as part of WorldComp’2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, Nevada, United States. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la réalité mixte dans les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatisée d'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-aware Middleware for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User Interfaces for Wearable Computers in Real Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.500-509, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Modeling of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.896-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Mixte, de la conception à l'implémentation : méthodologie de transformation de modélisations IRVO vers la plateforme WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contextual Mobile Learning System for Mastering Domestic and Professional Equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine &amp; Education(ITME2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, JI'NAN, China. pp.773-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual mobile learning system in our daily lives and professional situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use your mobile computing devices to learn Contextual mobile learning system design and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computer Science and Information Technology (IEEE ICCSIT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conférence on E-Learning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: Principles And Nutritional Human Being Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Mobile Learning 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Barcelona, Spain. pp.150-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on e-Leatning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, New York, United States. pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-learning situé : Help-Me-To-Do : pour une meilleure maîtrise d'équipements domestiques, publics et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP Workshop : Environnements Mobiles et Apprentissage Pervasif, TICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Appliance Mastery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2007 a IADS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur porté et la réalité augmentée dans les activités de diagnostic – maintenance – réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eTRUCK : les TIC au service du camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Logistique &amp; Transport 2007 (LT' 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sousse, Tunisie. pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMERA: Experimentation Platform for Computer Augmented Environment for Mobile Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of 3rd IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express static and dynamic model of mobile collaborative activities and associated patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.1082-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Formalism Driven Development of Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Development of Advanced User Interfaces (MDDAUI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Task Model to Wearable Computer Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMODIA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning a step further to mastering professional appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Interactive Mobile and Computer Aided Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Amman, Jordan. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Systèmes Portés et Collaboratifs supportant la Réalité Mixte. Application à des Activités de Maintenance et de Dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateur porté support de réalité augmentée pour des activités de maintenance et de dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express cooperative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'06: 7th International Conference on the Design of Cooperative system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de situations de M-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'aide au choix de dispositifs pour l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express mobile cooperative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbert Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wearable computer based maintenance, diagnosis and repairing activities in Computer Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control (EAM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Valenciennes, France. pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRVO: an Interaction Model for designing Collaborative Mixed Reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International Conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo TableGate : une table de réalité mixte collaborative et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.347-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering of Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCII 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphithéâtres interactifs dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et cartes de concepts pour apprendre avec des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Coastal City Mobility Management in the Context of High Tourist Activity and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book — Smart sustainable coastal cities and blue growth strategies for marine and maritime environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.53-78, 2024, 978-3-031-48831-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Assistants (Chatbots) as help to teachers in Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael E. Auer; Wolfgang Pachatz; Tiia Rüütmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in the Age of Digital and Green Transition (ICL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 633, Springer International Publishing, pp.135-146, 2023, Lecture Notes in Networks and Systems, 978-3-031-26876-2. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive Systems for Mobility in Smart City: Humans and Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI in Mobility, Transport, and Automotive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12791, Springer International Publishing, pp.89-104, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78358-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Distribution Based on Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanquart; Uwe Clausen; Bernard Jacob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Innovative Freight and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2016, 9781786300270. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119307785.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Interaction in Real Augmented Environments: Principles, Platforms, Development Processes and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alencar P. &amp; Cowan D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Mobile Engineering: Design Implementation and Emergent Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.578-611, 2012, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-655-1.ch032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and new human-machine interactions for trucks and buses in the future: e-Truck and e-Bus perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.157-201, 2011, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601907.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity in large class using wireless devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attewell J., Savill-Smith C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile learning anytime everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSDA (Learning and Skills Development Agency), pp.129-131, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALF : Aires de livraison du futur. Rapport final public du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final public du projet. Convention de subvention N° 09MTCV37, Ecole Centrale de Lyon, Laboratoire LIRIS-CNRS UMR 5205, équipe SILEX (ex LIESP); Laboratoire LET-CNRS; Université Claude Bernard - Lyon 1, Laboratoire LIRIS-CNRS UMR 5205, équipe GrAMA (ex LIESP); Interface Transport; Volvo IT; SEMCO (ex CEMAVIL); Grand Lyon (participation sans financement); Orange (participation au début du projet et sans financement). 2012, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité mixte et travail collaboratif : IRVO, un modèle de l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Ecole Centrale de Lyon, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00152230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9429210E"/>
+    <w:nsid w:val="45A24B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Reynaud-David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3300962" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuantao Yin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.21704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG5KC6DW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.080204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0448-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.39-62" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0697-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delomier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benazeth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.5.107-131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H79F8JZ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-017-005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masserey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92692-1_20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033259" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Baubriaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kernn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2024/0103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reynaud-David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60480-5_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kernn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04987-3_33" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776257" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50537-0_27" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791893" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465151" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Nayo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2016.0183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7231000" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_47" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_54" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07788-8_58" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07227-2_19" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864085" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-93HLC683-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-617" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_41" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39342-6_4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653418" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354535v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_55" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K8NZL0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443058v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagne Olivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394940v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Matthieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394964v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161477v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mercier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854073v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoheng Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_13" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363347v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78358-7_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-655-1.ch032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Fabrice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Jean-Pierre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686618v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00152230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Baubriaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kernn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.110380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Reynaud-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3300962" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuantao Yin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.21704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG5KC6DW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.080204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0448-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.39-62" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0697-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delomier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benazeth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.5.107-131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H79F8JZ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-017-005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masserey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92692-1_20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2024/0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reynaud-David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60480-5_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kernn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04987-3_33" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50537-0_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791893" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465151" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Nayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2016.0183" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_47" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7231000" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Jin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_54" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07788-8_58" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07227-2_19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-93HLC683-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_41" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-617" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39342-6_4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_55" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K8NZL0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagne Olivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394964v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Matthieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000467v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoheng Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78358-7_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-655-1.ch032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Fabrice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Jean-Pierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00152230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>