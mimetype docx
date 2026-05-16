--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> René Chalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor (Maître de Conférences) in Computer Science at Ecole Centrale de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since July 2011 : LIRIS (Laboratoire d'InfoRmatique en Image et Systèmes d'information) – UMR 5205 du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2007 – June 2011 : LIESP (Laboratoire d'Informatique pour l'Entreprise et les Systèmes de Production) – EA 4125 du MENRT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September 2000 – December 2006 : ICTT (Interactions collaboratives, Téléformation, Télé-activités) – EA 3080 du MENRT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous : Research Engineer at CNRS (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based MEP Progress Monitoring using BIM and Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.110380. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2026.110380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Music Score Reading Using Fixed-Gaze Head Movement: Empirical Experiment and Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (EICS), Article 3, pp 1-29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3300962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware mobile system for work-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cae.21704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart brain: an intelligent context inference engine for context-aware middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 22, pp.145-157. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.080204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road lane management study : A Smart City application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.272-287. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction on-the-go: a fine-grained exploration on wearable PROCAM interfaces and gestures in mobile situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-015-0448-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif situé pour l’ingénierie. Quels aspects à prendre en compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.4.39-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Wearable Interfaces: An Exploratory Analysis of Paper-based Interfaces with Camera-glasses Device Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 18, pp.835-849. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0697-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Games Collaboratifs Contextualisés. Conception et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, 18, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in the “Smart City”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Smart City Learning – Visions and practical Implementations: toward Horizon 2020, 17, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-017-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Jouranl of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle de tâches à la configuration de l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Journal of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJIM International Journal of Interactive Mobile Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multidisciplinary Engineering Education Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience de l'usage d'OSM dans divers enseignements d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France - Conférences et ateliers pour les contributeurs et les utilisateurs d'OpenStreetMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association OpenStreetMap France, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization to Appropriate Use of Electric Scooters to Avoid Their Banning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92692-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for design of Collaborative Assistive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Compiègne, France. pp.1437-1442, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive system for Smart Tourism in Smart Environment improving the quality of guide services: an ICT digitalization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Scientific Conference "Tourism-Food-Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-Tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual International Conference on Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), Jun 2024, Athens, Greece. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des TIC (Technologies de l’information et de la communication) à la gestion des risques en tourisme : cas de sur-tourisme et de pratiques en plein air (mer et montagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIA - Anticiper le risque par l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Indoor Construction Progress Monitoring with Synthetic Data-Powered Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoubeir Lafhaj; Vicente Gonzalez-Moret; Jiansong Zhang; Borja García de Soto, Jun 2024, Lille, France. pp.792-799, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/ISARC2024/0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-accident Recovery Treatment Using a Physio Room and Aided by an Assistive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2024 26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.127-141, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60480-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'inspection temps réel de l'état d'avancement d'un chantier de construction par RA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia; Mohamed Daoudi; Olivier Losson; Benjamin Mathon; Ludovic Macaire; Marius Bilasco, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Virtual Assistive Systems in Tourist Mobility: Evolution, an Experience (with Observed Mistakes), Appropriate Orientations and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2023 25th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Copenhagen, Denmark. pp.125-141, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35908-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special mobility needs in the Coastal Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2022 24th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Full Virtual Conference, United States. pp.489-506, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04987-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for &amp;quot;Smartification&amp;quot; of Cities: Principles and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Conference on Computer Supported Cooperative Work in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special needs in mobility in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2020 22nd International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.376-396, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50537-0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Collaborative Learning Environment integrating Emotions and Virtual Assistants (Chatbots)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 23nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box/Lockers’ contribution to Collaborative Economy in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southeast University, China, May 2018, Nanjing, China. pp.802-807, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-gaze head movement detection for triggering commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh and Frozen Food Box/Lockers as part of Market, e-Market and Collaborative Economy Smart City Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Logistics and Transport (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Bali, Indonesia. pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Eye-tracking pour l'Interaction Mobile dans un Environnement Réel Augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: Driver’s Real-time Acceptability and Usability Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Advanced Logistics and Transport (IEEE ICALT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kraków, Poland. In print - 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Systems & Shared Economy (Uberization): Principles & Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; ACM; IFIP, Oct 2016, Orlando, Florida, United States. pp.57-63, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2016.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique des voies de circulation : tests d'interprétation de la signalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEC-ITS, Jan 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight Years of R&D in the Freight & Passenger Transportation Context in the Smart City Perspective: ICT Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Conference on Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Sydney, Australia. pp.1289-1296, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC-SmartCity-DSS.2016.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Among Screens in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats du projet ALF (Aires de livraison du futur) et les liens avec d’autres approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique urbaine : comment livrer responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de la Supply chain et de la LOGistiqu (ASLO, Oct 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated cooperative work in engineering How to combine predictable and repeatable behaviors with creativity and agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.443 - 448, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7231000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring initiative interactions on a proxemic and ambient public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.567-577, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart City Case Study: Dynamic Management of Road Lanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, DAPI 2014, Held as Part of HCI Interational 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.629-640, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07788-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bali, Indonesia, Indonesia. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Case Study of WoBaLearn - A Work-based Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IEEE International Conference on Advanced Learning Technologies - ICALT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. pp.77-79, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is Mobile Projection Interaction going? The Past, Present and Future of the Mobile Projected Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.189-198, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07227-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: A Smart City Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Logistics and Transport (ICALT'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Awareness Model for Nowadays Professional Learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware middleware for interaction devices deployment in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented System for Smart City approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. pp.333-340, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic interaction applied with public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, United States. pp.378-387, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Proxemic Interactive Platform for Sociable Public Zone in Smart City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments IE'13 (Sociable Smart City 2013 workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.617-628, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive User Interfaces for MOCOCO (Mobile, Contextualized and Collaborative) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39342-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Activity Context Recognition in Context-aware Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity Context-Aware System Architectures Workshop in AAAI'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, WA, United States. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning System for Professional Education in Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Horizon 2020: Smart Cities Learning” workshop, Alpine Rendez-Vous 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Villard-de-Lans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme pour la spécification de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobilePaperAccess: Ubiquitous Paper-based Interfaces for Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT 2012, The 3rd International Conference on Ambient Systems, Networks and Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Ontario, Canada. pp.282-291, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du formalisme à la mise en œuvre de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in 'Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SCiLearn at The 11th International Conference on Web-based Learning (ICWL’12), 2-4 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sinaia, Romania. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlayAllAround: Wearable One-hand Gesture Input and Scalable Projected Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IHM 2012, Ergonomie et Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and colocated Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-GBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en œuvre de Learning Games Collaboratifs Contextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Key Technologies and Applications Joint Research: Contextual Mobile Learning System for Professional Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale-Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-CITY: Problematics, techniques and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM’2012, 8th International Conference on Computing Technology and Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Seoul, South Korea. pp.168-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery area IT based management: ALF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcia Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ITS (Intelligent Transport Systems) European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile User Interfaces and their Utilization in a Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 International Conference on Internet Computing (ICOMP'11) as part of WorldComp’2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, Nevada, United States. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la réalité mixte dans les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatisée d'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-aware Middleware for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User Interfaces for Wearable Computers in Real Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.500-509, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Modeling of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.896-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Mixte, de la conception à l'implémentation : méthodologie de transformation de modélisations IRVO vers la plateforme WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contextual Mobile Learning System for Mastering Domestic and Professional Equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine &amp; Education(ITME2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, JI'NAN, China. pp.773-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual mobile learning system in our daily lives and professional situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use your mobile computing devices to learn Contextual mobile learning system design and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computer Science and Information Technology (IEEE ICCSIT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conférence on E-Learning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: Principles And Nutritional Human Being Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Mobile Learning 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Barcelona, Spain. pp.150-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on e-Leatning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, New York, United States. pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-learning situé : Help-Me-To-Do : pour une meilleure maîtrise d'équipements domestiques, publics et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP Workshop : Environnements Mobiles et Apprentissage Pervasif, TICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Appliance Mastery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2007 a IADS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur porté et la réalité augmentée dans les activités de diagnostic – maintenance – réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eTRUCK : les TIC au service du camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Logistique &amp; Transport 2007 (LT' 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sousse, Tunisie. pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMERA: Experimentation Platform for Computer Augmented Environment for Mobile Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of 3rd IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express static and dynamic model of mobile collaborative activities and associated patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.1082-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Formalism Driven Development of Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Development of Advanced User Interfaces (MDDAUI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Task Model to Wearable Computer Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMODIA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning a step further to mastering professional appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Interactive Mobile and Computer Aided Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Amman, Jordan. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Systèmes Portés et Collaboratifs supportant la Réalité Mixte. Application à des Activités de Maintenance et de Dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateur porté support de réalité augmentée pour des activités de maintenance et de dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express cooperative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'06: 7th International Conference on the Design of Cooperative system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de situations de M-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'aide au choix de dispositifs pour l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express mobile cooperative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbert Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wearable computer based maintenance, diagnosis and repairing activities in Computer Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control (EAM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Valenciennes, France. pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRVO: an Interaction Model for designing Collaborative Mixed Reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International Conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo TableGate : une table de réalité mixte collaborative et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.347-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering of Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCII 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphithéâtres interactifs dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et cartes de concepts pour apprendre avec des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Coastal City Mobility Management in the Context of High Tourist Activity and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book — Smart sustainable coastal cities and blue growth strategies for marine and maritime environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.53-78, 2024, 978-3-031-48831-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Assistants (Chatbots) as help to teachers in Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael E. Auer; Wolfgang Pachatz; Tiia Rüütmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in the Age of Digital and Green Transition (ICL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 633, Springer International Publishing, pp.135-146, 2023, Lecture Notes in Networks and Systems, 978-3-031-26876-2. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive Systems for Mobility in Smart City: Humans and Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI in Mobility, Transport, and Automotive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12791, Springer International Publishing, pp.89-104, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78358-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Distribution Based on Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanquart; Uwe Clausen; Bernard Jacob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Innovative Freight and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2016, 9781786300270. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119307785.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Interaction in Real Augmented Environments: Principles, Platforms, Development Processes and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alencar P. &amp; Cowan D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Mobile Engineering: Design Implementation and Emergent Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.578-611, 2012, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-655-1.ch032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and new human-machine interactions for trucks and buses in the future: e-Truck and e-Bus perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.157-201, 2011, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601907.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity in large class using wireless devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attewell J., Savill-Smith C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile learning anytime everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSDA (Learning and Skills Development Agency), pp.129-131, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALF : Aires de livraison du futur. Rapport final public du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final public du projet. Convention de subvention N° 09MTCV37, Ecole Centrale de Lyon, Laboratoire LIRIS-CNRS UMR 5205, équipe SILEX (ex LIESP); Laboratoire LET-CNRS; Université Claude Bernard - Lyon 1, Laboratoire LIRIS-CNRS UMR 5205, équipe GrAMA (ex LIESP); Interface Transport; Volvo IT; SEMCO (ex CEMAVIL); Grand Lyon (participation sans financement); Orange (participation au début du projet et sans financement). 2012, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité mixte et travail collaboratif : IRVO, un modèle de l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Ecole Centrale de Lyon, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00152230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> René Chalon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor (Maître de Conférences) in Computer Science at Ecole Centrale de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since July 2011 : LIRIS (Laboratoire d'InfoRmatique en Image et Systèmes d'information) – UMR 5205 du CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2007 – June 2011 : LIESP (Laboratoire d'Informatique pour l'Entreprise et les Systèmes de Production) – EA 4125 du MENRT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September 2000 – December 2006 : ICTT (Interactions collaboratives, Téléformation, Télé-activités) – EA 3080 du MENRT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous : Research Engineer at CNRS (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based MEP Progress Monitoring using BIM and Synthetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.110380. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2026.110380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens Journal of Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Music Score Reading Using Fixed-Gaze Head Movement: Empirical Experiment and Design Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (EICS), Article 3, pp 1-29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3300962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart brain: an intelligent context inference engine for context-aware middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, 22, pp.145-157. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.080204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware mobile system for work-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cae.21704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic road lane management study : A Smart City application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.272-287. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction on-the-go: a fine-grained exploration on wearable PROCAM interfaces and gestures in mobile situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-015-0448-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail collaboratif situé pour l’ingénierie. Quels aspects à prendre en compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.39-62. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.4.39-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Wearable Interfaces: An Exploratory Analysis of Paper-based Interfaces with Camera-glasses Device Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, 18, pp.835-849. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-013-0697-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Games Collaboratifs Contextualisés. Conception et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, 18, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in the “Smart City”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Smart City Learning – Visions and practical Implementations: toward Horizon 2020, 17, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-017-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Jouranl of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle de tâches à la configuration de l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00307366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJAC Journal, International Journal of Advanced Corporate Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iJIM International Journal of Interactive Mobile Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: A Step Further to Mastering Professional Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multidisciplinary Engineering Education Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization to Appropriate Use of Electric Scooters to Avoid Their Banning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92692-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience de l'usage d'OSM dans divers enseignements d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France - Conférences et ateliers pour les contributeurs et les utilisateurs d'OpenStreetMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association OpenStreetMap France, Jun 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for design of Collaborative Assistive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Compiègne, France. pp.1437-1442, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive System for Smart Tourism in Smart Environment: An ICT Approach for Over-Tourism and Tourism Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual International Conference on Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), Jun 2024, Athens, Greece. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des TIC (Technologies de l’information et de la communication) à la gestion des risques en tourisme : cas de sur-tourisme et de pratiques en plein air (mer et montagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIA - Anticiper le risque par l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Indoor Construction Progress Monitoring with Synthetic Data-Powered Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Automation and Robotics in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoubeir Lafhaj; Vicente Gonzalez-Moret; Jiansong Zhang; Borja García de Soto, Jun 2024, Lille, France. pp.792-799, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22260/ISARC2024/0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-accident Recovery Treatment Using a Physio Room and Aided by an Assistive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reynaud-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2024 26th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.127-141, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60480-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive system for Smart Tourism in Smart Environment improving the quality of guide services: an ICT digitalization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Scientific Conference "Tourism-Food-Health”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'inspection temps réel de l'état d'avancement d'un chantier de construction par RA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Baubriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kernn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia; Mohamed Daoudi; Olivier Losson; Benjamin Mathon; Ludovic Macaire; Marius Bilasco, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and Virtual Assistive Systems in Tourist Mobility: Evolution, an Experience (with Observed Mistakes), Appropriate Orientations and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2023 25th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Copenhagen, Denmark. pp.125-141, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35908-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special mobility needs in the Coastal Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2022 24th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Full Virtual Conference, United States. pp.489-506, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04987-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for &amp;quot;Smartification&amp;quot; of Cities: Principles and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Conference on Computer Supported Cooperative Work in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1486-1491, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive systems for special needs in mobility in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2020 22nd International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.376-396, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50537-0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Collaborative Learning Environment integrating Emotions and Virtual Assistants (Chatbots)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 23nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box/Lockers’ contribution to Collaborative Economy in the Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Southeast University, China, May 2018, Nanjing, China. pp.802-807, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-gaze head movement detection for triggering commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh and Frozen Food Box/Lockers as part of Market, e-Market and Collaborative Economy Smart City Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Logistics and Transport (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Bali, Indonesia. pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Eye-tracking pour l'Interaction Mobile dans un Environnement Réel Augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjie Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique des voies de circulation : tests d'interprétation de la signalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATEC-ITS, Jan 2016, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Systems & Shared Economy (Uberization): Principles & Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; ACM; IFIP, Oct 2016, Orlando, Florida, United States. pp.57-63, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2016.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight Years of R&D in the Freight & Passenger Transportation Context in the Smart City Perspective: ICT Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Conference on Smart City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Sydney, Australia. pp.1289-1296, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC-SmartCity-DSS.2016.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: Driver’s Real-time Acceptability and Usability Evaluation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Nayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Advanced Logistics and Transport (IEEE ICALT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kraków, Poland. In print - 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats du projet ALF (Aires de livraison du futur) et les liens avec d’autres approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique urbaine : comment livrer responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de la Supply chain et de la LOGistiqu (ASLO, Oct 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated cooperative work in engineering How to combine predictable and repeatable behaviors with creativity and agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.443 - 448, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7231000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Among Screens in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.509-518, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart City Case Study: Dynamic Management of Road Lanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference, DAPI 2014, Held as Part of HCI Interational 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.629-640, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07788-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring initiative interactions on a proxemic and ambient public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.567-577, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new concept for urban logistics: Delivery area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eigth International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bali, Indonesia, Indonesia. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is Mobile Projection Interaction going? The Past, Present and Future of the Mobile Projected Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.189-198, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07227-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Case Study of WoBaLearn - A Work-based Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IEEE International Conference on Advanced Learning Technologies - ICALT2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Athens, Greece. pp.77-79, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2014.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Road Lane Management: A Smart City Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Logistics and Transport (ICALT'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight distribution based on delivery area booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-oriented System for Smart City approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, Nevada, United States. pp.333-340, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130811-5-US-2037.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Proxemic Interactive Platform for Sociable Public Zone in Smart City.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments IE'13 (Sociable Smart City 2013 workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.617-628, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxemic interaction applied with public screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, United States. pp.378-387, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware middleware for interaction devices deployment in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39351-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive User Interfaces for MOCOCO (Mobile, Contextualized and Collaborative) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2013, 21 - 26 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nevada, USA, United States. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39342-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Activity Context Recognition in Context-aware Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity Context-Aware System Architectures Workshop in AAAI'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, WA, United States. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning System for Professional Education in Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Horizon 2020: Smart Cities Learning” workshop, Alpine Rendez-Vous 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Villard-de-Lans, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-Awareness Model for Nowadays Professional Learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.23-25, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for professionals working in 'Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SCiLearn at The 11th International Conference on Web-based Learning (ICWL’12), 2-4 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sinaia, Romania. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du formalisme à la mise en œuvre de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobilePaperAccess: Ubiquitous Paper-based Interfaces for Mobile Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANT 2012, The 3rd International Conference on Ambient Systems, Networks and Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Ontario, Canada. pp.282-291, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and colocated Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-GBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlayAllAround: Wearable One-hand Gesture Input and Scalable Projected Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IHM 2012, Ergonomie et Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2652574.2653418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en œuvre de Learning Games Collaboratifs Contextualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Key Technologies and Applications Joint Research: Contextual Mobile Learning System for Professional Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Centrale-Beihang Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-CITY: Problematics, techniques and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM’2012, 8th International Conference on Computing Technology and Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Seoul, South Korea. pp.168-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme pour la spécification de systèmes coopératifs mobiles et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benazeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSCO - Première conférence francophone sur les systèmes Collaboratifs, 28-30 sept. 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile User Interfaces and their Utilization in a Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 International Conference on Internet Computing (ICOMP'11) as part of WorldComp’2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, Nevada, United States. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery area IT based management: ALF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcia Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ITS (Intelligent Transport Systems) European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la réalité mixte dans les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatisée d'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context-aware Middleware for Ambient Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User Interfaces for Wearable Computers in Real Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, Florida, United States. pp.500-509, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21605-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning Strongly Related to Industrial Activities: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conférence on E-Learning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use your mobile computing devices to learn Contextual mobile learning system design and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Computer Science and Information Technology (IEEE ICCSIT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contextual Mobile Learning System for Mastering Domestic and Professional Equipments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine &amp; Education(ITME2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, JI'NAN, China. pp.773-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual mobile learning system in our daily lives and professional situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bari, Italy. pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning: Principles And Nutritional Human Being Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Mobile Learning 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Barcelona, Spain. pp.150-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Mixte, de la conception à l'implémentation : méthodologie de transformation de modélisations IRVO vers la plateforme WComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestration Modeling of Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.896-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Repairing Industrial Machines: System Architecture and Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on e-Leatning in the Workplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, New York, United States. pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-learning situé : Help-Me-To-Do : pour une meilleure maîtrise d'équipements domestiques, publics et professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAP Workshop : Environnements Mobiles et Apprentissage Pervasif, TICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express static and dynamic model of mobile collaborative activities and associated patterns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.1082-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Task Model to Wearable Computer Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMODIA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eTRUCK : les TIC au service du camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Logistique &amp; Transport 2007 (LT' 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sousse, Tunisie. pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMERA: Experimentation Platform for Computer Augmented Environment for Mobile Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">of 3rd IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, New York, United States. pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Formalism Driven Development of Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Development of Advanced User Interfaces (MDDAUI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, United States. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning a step further to mastering professional appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Interactive Mobile and Computer Aided Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Amman, Jordan. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Mobile Learning for Appliance Mastery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2007 a IADS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur porté et la réalité augmentée dans les activités de diagnostic – maintenance – réparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Québec, Canada. pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateur porté support de réalité augmentée pour des activités de maintenance et de dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob'06 3e Journées Francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express cooperative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'06: 7th International Conference on the Design of Cooperative system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de situations de M-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'aide au choix de dispositifs pour l'ordinateur porté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.120-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHESTRA: formalism to express mobile cooperative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbert Matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spain. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wearable computer based maintenance, diagnosis and repairing activities in Computer Augmented Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Masserey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control (EAM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Valenciennes, France. pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Systèmes Portés et Collaboratifs supportant la Réalité Mixte. Application à des Activités de Maintenance et de Dépannage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo TableGate : une table de réalité mixte collaborative et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.347-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRVO: an Interaction Model for designing Collaborative Mixed Reality systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International Conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Las Vegas, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering of Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human-Computer Interaction (HCII 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphithéâtres interactifs dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et cartes de concepts pour apprendre avec des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de regard et Interaction « à l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence JIM 2001 : troisièmes journées de l’informatique messine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Coastal City Mobility Management in the Context of High Tourist Activity and Methodological Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book — Smart sustainable coastal cities and blue growth strategies for marine and maritime environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.53-78, 2024, 978-3-031-48831-3. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Assistants (Chatbots) as help to teachers in Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael E. Auer; Wolfgang Pachatz; Tiia Rüütmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in the Age of Digital and Green Transition (ICL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 633, Springer International Publishing, pp.135-146, 2023, Lecture Notes in Networks and Systems, 978-3-031-26876-2. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive Systems for Mobility in Smart City: Humans and Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuantao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI in Mobility, Transport, and Automotive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12791, Springer International Publishing, pp.89-104, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78358-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freight Distribution Based on Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Blanquart; Uwe Clausen; Bernard Jacob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Innovative Freight and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-88, 2016, 9781786300270. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119307785.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALF, Aires de Livraison du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre des projets - Carrefour final du Predit 4, 66 projets sélectionnés pour 19 prix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Predit, pp.169-173, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for Urban Logistics: Delivery Area Booking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wells A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and ICT Applications supporting Smart, Green, Integrated Transport and Urban Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE ISSUE Project, pp.54-55, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Interaction in Real Augmented Environments: Principles, Platforms, Development Processes and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alencar P. &amp; Cowan D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Mobile Engineering: Design Implementation and Emergent Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.578-611, 2012, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-655-1.ch032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and new human-machine interactions for trucks and buses in the future: e-Truck and e-Bus perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Kolski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interactions in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.157-201, 2011, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601907.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity in large class using wireless devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attewell J., Savill-Smith C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile learning anytime everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LSDA (Learning and Skills Development Agency), pp.129-131, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADViCe : Allocation Dynamique des Voies de Circulation. Préconisations préliminaires sur la mise en oeuvre d'un système ADViCe, Livrable finale de la tâche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chiabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVICE, Allocation Dynamique des Voies de Circulation : Analyse système et choix technologique, livrable final de la Tache 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALF : Aires de livraison du futur. Rapport final public du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand T. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Patier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final public du projet. Convention de subvention N° 09MTCV37, Ecole Centrale de Lyon, Laboratoire LIRIS-CNRS UMR 5205, équipe SILEX (ex LIESP); Laboratoire LET-CNRS; Université Claude Bernard - Lyon 1, Laboratoire LIRIS-CNRS UMR 5205, équipe GrAMA (ex LIESP); Interface Transport; Volvo IT; SEMCO (ex CEMAVIL); Grand Lyon (participation sans financement); Orange (participation au début du projet et sans financement). 2012, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité mixte et travail collaboratif : IRVO, un modèle de l'interaction homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Ecole Centrale de Lyon, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00152230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45A24B0C"/>
+    <w:nsid w:val="44A19F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Baubriaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kernn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.110380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Reynaud-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3300962" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuantao Yin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.21704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG5KC6DW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.080204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0448-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.39-62" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0697-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delomier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benazeth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.5.107-131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H79F8JZ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-017-005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masserey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92692-1_20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2024/0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reynaud-David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60480-5_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kernn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04987-3_33" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50537-0_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791893" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465151" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Nayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2016.0183" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_47" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7231000" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Jin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_54" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07788-8_58" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07227-2_19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-93HLC683-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_41" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-617" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39342-6_4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_55" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K8NZL0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagne Olivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394964v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Matthieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394957v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000467v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoheng Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78358-7_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-655-1.ch032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Fabrice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Jean-Pierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00152230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Baubriaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kernn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.110380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Reynaud-David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3300962" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.080204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingxue Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuantao Yin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.21704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG5KC6DW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0448-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.39-62" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-013-0697-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delomier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benazeth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.5.107-131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H79F8JZ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-017-005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masserey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92692-1_20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2024/0103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reynaud-David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60480-5_7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kernn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04987-3_33" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50537-0_27" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791893" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465151" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Nayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2016.0183" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7231000" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_47" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07788-8_58" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_54" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Patier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslandres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1459" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07227-2_19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.32" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130811-5-US-2037.00072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-617" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339232v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_41" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39351-8_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-93HLC683-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39342-6_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia Ochoa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21605-3_55" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K8NZL0W9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagne Olivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298064v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Matthieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394957v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mercier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000467v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoheng Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78358-7_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119307785" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307785.ch6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bossin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-655-1.ch032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Favre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601907.ch6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394941v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Fabrice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Jean-Pierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiabaut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Xie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leiser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liatard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00152230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>