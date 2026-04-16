--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -713,425 +713,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04107733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Exposure to Environmental Radiofrequency Electromagnetic Fields in Hospitalized Preterm Neonates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to radiofrequency electromagnetic fields: Comparison of exposimeters with a novel body-worn distributed meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Leke</w:t>
+                <w:t xml:space="preserve">Anke Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.22349⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03246912v1</w:t>
+                <w:t xml:space="preserve">ineris-03356879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to radiofrequency electromagnetic fields: Comparison of exposimeters with a novel body-worn distributed meter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arno Thielens</w:t>
+                <w:t xml:space="preserve">Low‐Level Radiofrequency Exposure Induces Vasoconstriction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.106711. </w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bem.22350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03356879v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03246969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Level Radiofrequency Exposure Induces Vasoconstriction in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+                <w:t xml:space="preserve">Individual Exposure to Environmental Radiofrequency Electromagnetic Fields in Hospitalized Preterm Neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Braun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bem.22350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bem.22349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03246969v1</w:t>
+                <w:t xml:space="preserve">ineris-03246912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of South Korean Population to 5G Mobile Phone Networks (3.4–3.8 GHz)</w:t>
               </w:r>
@@ -1314,286 +1314,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03500990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Leke</w:t>
+                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and small for gestational age: a pooled analysis of two birth cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marchand-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2019-105785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555701v1</w:t>
+                <w:t xml:space="preserve">hal-02434530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and small for gestational age: a pooled analysis of two birth cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Orazio</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2019-105785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02434530v1</w:t>
+                <w:t xml:space="preserve">hal-03555701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results</w:t>
               </w:r>
@@ -1631,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.128</w:t>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.309-310</w:t>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2365,64 +2365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-band body-worn distributed exposure meter for personal radio-frequency dosimetry in diffuse indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,103 +2499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of antenna polarization and body morphology on the measurement uncertainty of a wearable multi-band distributed exposure meter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Agneessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (1-2), pp.67-77. </w:t>
@@ -2627,438 +2627,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-band body-worn distributed radio-frequency exposure meter : design, on-body calibration and study of body morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of acute exposure to radiofrequency electromagnetic fields emitted by a mobile phone (GSM 900 MHz) on electrodermal responsiveness in healthy human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18010272⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (10), pp.890-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1503431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863331v1</w:t>
+                <w:t xml:space="preserve">ineris-01960314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive self-reporting survey of people with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : similarities and comparisons with previous studies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-band body-worn distributed radio-frequency exposure meter : design, on-body calibration and study of body morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Agneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.art. 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18010272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10389-017-0886-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03170482v1</w:t>
+                <w:t xml:space="preserve">ineris-01863331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute exposure to radiofrequency electromagnetic fields emitted by a mobile phone (GSM 900 MHz) on electrodermal responsiveness in healthy human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptive self-reporting survey of people with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : similarities and comparisons with previous studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (10), pp.890-895. </w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.461-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1503431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10389-017-0886-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01960314v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03170482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields and pregnancy outcomes in the Elfe cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing levels of saliva alpha amylase in electrohypersensitive (EHS) patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbed sleep in individuals with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : Melatonin assessment as a biological marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency signal affects alpha band in resting electroencephalogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2013-2014, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4425,337 +4425,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in developing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Loos</w:t>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2735-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1266-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961812v1</w:t>
+                <w:t xml:space="preserve">ineris-00963429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in developing rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Decima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1266-5⟩</w:t>
+              <w:t xml:space="preserve">Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963429v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des radiofréquences sur le système nerveux central chez l'homme : EEG, sommeil, cognition, vascularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,103 +4910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GSM 900 MHz on middle cerebral artery blood flow assessed by transcranial doppler sonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 178 (6), pp.543-550. </w:t>
@@ -5853,291 +5853,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency exposure in the French general population: Band, time, location and activity variability.</w:t>
+                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields on the human nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Viel</w:t>
+                <w:t xml:space="preserve">E. van Rongen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Cardis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miyakoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.007⟩</w:t>
+              <w:t xml:space="preserve">J Toxicol Environ Health B Crit Rev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (8), pp.572-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10937400903458940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412043v1</w:t>
+                <w:t xml:space="preserve">hal-00466716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields on the human nervous system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiofrequency exposure in the French general population: Band, time, location and activity variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Rongen</w:t>
+                <w:t xml:space="preserve">Monika Moissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Croft</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Toxicol Environ Health B Crit Rev.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (8), pp.572-597. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (8), pp.1150-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10937400903458940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466716v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotoxicité sur le système nerveux central</w:t>
               </w:r>
@@ -6186,200 +6186,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléphonie mobile et neurotoxicité sur le système nerveux central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of electromagnetic fields emitted by GSM-900 cellular telephones on the circadian patterns, of gonadal, adrenal and pituitary hormones in men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Djeridane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169 (3), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR0922.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869198v1</w:t>
+                <w:t xml:space="preserve">ineris-00963110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electromagnetic fields emitted by GSM-900 cellular telephones on the circadian patterns, of gonadal, adrenal and pituitary hormones in men</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Téléphonie mobile et neurotoxicité sur le système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2007-2008, pp.53-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR0922.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963110v1</w:t>
+                <w:t xml:space="preserve">ineris-01869198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to GSM 900 MHz electromagnetic fields affects cerebral cytochrome C oxidase activity</w:t>
               </w:r>
@@ -7043,178 +7043,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléphones mobiles et neurotoxicité pour le système nerveux central</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champs électromagnétiques et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (2), pp.107-119</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (2), pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963005v1</w:t>
+                <w:t xml:space="preserve">ineris-00963013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs électromagnétiques et santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Téléphones mobiles et neurotoxicité pour le système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67 (2), pp.411-414</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2), pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963013v1</w:t>
+                <w:t xml:space="preserve">ineris-00963005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets biologiques et sanitaires des fréquences intermédiaires</w:t>
               </w:r>
@@ -7263,238 +7263,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des antennes de téléphonie mobile sur la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of GSM signals on auditory evoked responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Jeannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liegois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Concours médical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (5), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.20107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962950v1</w:t>
+                <w:t xml:space="preserve">ineris-00962961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GSM signals on auditory evoked responses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des antennes de téléphonie mobile sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Concours médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (14), pp.782-784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962961v1</w:t>
+                <w:t xml:space="preserve">ineris-00962950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modest environmental enrichment : effect on a radial maze validation and well being of rats</w:t>
               </w:r>
@@ -7960,307 +7960,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilité des implants actifs en milieu professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Echauffement dû aux téléphones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 96 (special 3), pp.65-70</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (5), pp.279-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962846v1</w:t>
+                <w:t xml:space="preserve">ineris-00962860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echauffement dû aux téléphones mobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Malzac</w:t>
+                <w:t xml:space="preserve">Immunohistochemistry as a tool for topographial semi-quantification of neurotransmitters in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.148-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1385-299X(02)00206-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962860v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemistry as a tool for topographial semi-quantification of neurotransmitters in the brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compatibilité des implants actifs en milieu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 96 (special 3), pp.65-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962842v1</w:t>
+                <w:t xml:space="preserve">ineris-00962846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the health impact of the radio-frequency fields from mobile telephones</w:t>
               </w:r>
@@ -8285,51 +8285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8789,273 +8789,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browning of white adipose tissue after repeated low power RF exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamics of autonomic nervous control in sleeping preterm neonates exposed to chronic radiofrequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Paediatric Sleep Association, Feb 2021, BRISBANE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03899866v1</w:t>
+                <w:t xml:space="preserve">hal-04447188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-level radiofrequency exposure to 900 MHz induces vasoconstriction in rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure of the South Korean population to the 5th generation (5G) of mobile phone networks (3.4 to 3.8 GHz) and its respective contribution among other radio frequencies in the country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihwea Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donggeun Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Radio Science (URSI GASS), Aug 2021, Rome, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03899855v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03501248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a repeated exposure to radiofrequency on thermal regulation in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Cuc Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9100,316 +9143,273 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Radio Science (URSI GASS), Aug 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03501280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of autonomic nervous control in sleeping preterm neonates exposed to chronic radiofrequency electromagnetic fields.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Browning of white adipose tissue after repeated low power RF exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc MAI</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Paediatric Sleep Association, Feb 2021, BRISBANE, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447188v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03899866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of the South Korean population to the 5th generation (5G) of mobile phone networks (3.4 to 3.8 GHz) and its respective contribution among other radio frequencies in the country</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Mazet</w:t>
+                <w:t xml:space="preserve">Low-level radiofrequency exposure to 900 MHz induces vasoconstriction in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Baptiste Petit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thi Cuc MAI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03501248v1</w:t>
+                <w:t xml:space="preserve">ineris-03899855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of low-level RF exposures on the thermoregulatory system</w:t>
               </w:r>
@@ -9458,51 +9458,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03899829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results.</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
@@ -9516,94 +9516,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Academy of Neurology and European Federation of Autonomic Neurosciences Joint Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Congress of the European Academy of Neurology (EAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447213v1</w:t>
+                <w:t xml:space="preserve">ineris-03229585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates : preliminary results</w:t>
               </w:r>
@@ -9641,51 +9641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congress of the European Sleep Research Society (ESRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Switzerland. pp.P498</w:t>
@@ -9708,51 +9708,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates : preliminary results</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
@@ -9766,94 +9766,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congress of the European Academy of Neurology (EAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. pp.128</w:t>
+              <w:t xml:space="preserve">6th European Academy of Neurology and European Federation of Autonomic Neurosciences Joint Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229585v1</w:t>
+                <w:t xml:space="preserve">hal-04447213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates : preliminary results</w:t>
               </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congress of the European Sleep Research Society (ESRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Switzerland. pp.P347</w:t>
@@ -9958,937 +9958,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Effect of radiofrequency exposure on body temperature in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFN-JFRN. Journées francophones de Recherche en Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454548v1</w:t>
+                <w:t xml:space="preserve">ineris-03229550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of radiofrequency exposure on body temperature in mice</w:t>
+                <w:t xml:space="preserve">Change on temperature pattern in resting mice exposed to mobile phone RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Cuc Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Course "Possible Biomedical Applications of Electromagnetic Fields to cancer : from Biology and in silico to clinical perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Erice, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Gilles Les Bains, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229548v1</w:t>
+                <w:t xml:space="preserve">ineris-03229557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A five-country study of microenvironmental electromagnetic fields using two personal exposimeters and a distributed body-worn sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anke Huss</w:t>
+                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l’environnement de deux services de néonatologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Néonatalogie, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229553v1</w:t>
+                <w:t xml:space="preserve">hal-04447236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l’environnement de deux services de néonatologie.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">A five-country study of microenvironmental electromagnetic fields using two personal exposimeters and a distributed body-worn sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Eeftens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Néonatalogie, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447236v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change on temperature pattern in resting mice exposed to mobile phone RF</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and birth weight : a pooled analysis of two birth cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Marchand-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Gilles Les Bains, Réunion</w:t>
+              <w:t xml:space="preserve">27. Epidemiology in Occupational Health Conference (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aotearoa, New Zealand. pp.A6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229557v1</w:t>
+                <w:t xml:space="preserve">ineris-03229560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of radiofrequency exposure on body temperature in mice</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing the accuracy of personal radiofrequency measurements using commercially available exposimeters with a novel body-worn measurement device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Agneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229550v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the accuracy of personal radiofrequency measurements using commercially available exposimeters with a novel body-worn measurement device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of radiofrequency exposure on body temperature in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. Course "Possible Biomedical Applications of Electromagnetic Fields to cancer : from Biology and in silico to clinical perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229554v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and birth weight : a pooled analysis of two birth cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Orazio</w:t>
+                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Epidemiology in Occupational Health Conference (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aotearoa, New Zealand. pp.A6</w:t>
+              <w:t xml:space="preserve">Congrès SFN-JFRN. Journées francophones de Recherche en Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229560v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
               </w:r>
@@ -11137,51 +11137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative platform for respiratory route toxicology and exposure to electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11243,346 +11243,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition maternelle aux champs électromagnétiques d’extrêmement basses fréquences et issues de grossesse : données de la cohorte Elfe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des effets des champs électromagnétiques sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Evaluation du risque environnemental des xénobiotiques et impact sur la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229538v1</w:t>
+                <w:t xml:space="preserve">ineris-03229535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Exposition maternelle aux champs électromagnétiques d’extrêmement basses fréquences et issues de grossesse : données de la cohorte Elfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447076v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets des champs électromagnétiques sur la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Evaluation du risque environnemental des xénobiotiques et impact sur la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229535v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do rats avoid a radiofrequency exposed environment to sleep ?</w:t>
               </w:r>
@@ -11745,51 +11745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dongus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
@@ -11818,103 +11818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition maternelle aux champs électromagnétiques d’extrêmement basses fréquences et issues de grossesse : données de la cohorte Elfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Colloque de l'Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Angers, France</w:t>
@@ -11937,674 +11937,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields and pregnancy outcomes in the Elfe cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition vers la 5G : que peut-on transposer des études biomédicales antérieures ? Quelles questions spécifiques nouvelles envisager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Congress of the International Commission on Occupational Health (ICOH 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25. Journée Interactions Ondes-Personnes (EMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229541v1</w:t>
+                <w:t xml:space="preserve">ineris-03229542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition vers la 5G : que peut-on transposer des études biomédicales antérieures ? Quelles questions spécifiques nouvelles envisager</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements using a novel body-worn measurement device and comparison with measurements using exposimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Agneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Journée Interactions Ondes-Personnes (EMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229542v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements using a novel body-worn measurement device and comparison with measurements using exposimeters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition chronique aux champs radiofréquences et mécanismes de régulation thermique chez les rongeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Piran, Slovenia</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853210v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition chronique aux champs radiofréquences et mécanismes de régulation thermique chez les rongeurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields and pregnancy outcomes in the Elfe cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32. Congress of the International Commission on Occupational Health (ICOH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229536v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ondes électromagnétiques sur la santé, études expérimentales de la conception et l’embryon à l’enfant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of human body morphology on measurement uncertainty of a multi-band body-worn distributed-exposimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Agneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Impact de l’environnement sur la santé de la femme et de l’enfant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853102v1</w:t>
+                <w:t xml:space="preserve">ineris-01863161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of human body morphology on measurement uncertainty of a multi-band body-worn distributed-exposimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des ondes électromagnétiques sur la santé, études expérimentales de la conception et l’embryon à l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Journée "Impact de l’environnement sur la santé de la femme et de l’enfant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863161v1</w:t>
+                <w:t xml:space="preserve">ineris-01853102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the human body alter measurement uncertainty of a multi-band wearable distributed radio frequency exposure meter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12685,90 +12685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements to enable a better understanding of existing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12873,316 +12873,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation system and immunological characterization of patients suffering from electrohypersensitivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INERIS research and expertise on electromagnetic fields and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">23. Journée interactions ondes-personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853040v1</w:t>
+                <w:t xml:space="preserve">ineris-01853091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal occupational exposure assessment to extremely low frequency electromagnetic fields (ELF-EMF) and pregnancy outcomes in the elfe cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête par auto-questionnaire et dosage de la mélatonine dans l’intolérance environnementale idiopathique avec attribution aux champs électromagnétiques (IEI-CEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Epidemiology in Occupational Health Conference (EPICOH) and 8. International Conference on the Science of Exposure Assessment in Epidemiology and Practice (X2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854261v1</w:t>
+                <w:t xml:space="preserve">ineris-01854706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) and sleep disruption : Melatonin Assessment in saliva and urine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13227,221 +13132,316 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INERIS research and expertise on electromagnetic fields and health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammation system and immunological characterization of patients suffering from electrohypersensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Journée interactions ondes-personnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853091v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête par auto-questionnaire et dosage de la mélatonine dans l’intolérance environnementale idiopathique avec attribution aux champs électromagnétiques (IEI-CEM)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal occupational exposure assessment to extremely low frequency electromagnetic fields (ELF-EMF) and pregnancy outcomes in the elfe cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Schwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. Epidemiology in Occupational Health Conference (EPICOH) and 8. International Conference on the Science of Exposure Assessment in Epidemiology and Practice (X2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.A20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2016-103951.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854706v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural effects of low intensity radiofrequency electromagnetic fields</w:t>
               </w:r>
@@ -13690,77 +13690,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A questionnaire-based survey of a French group self-reporting Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13867,51 +13867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSM 900MHz signal affects a spectral power of alpha band in the resting human electroencephalogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13973,168 +13973,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic exposure to radiofrequency electromagnetic field of flow intensity on sleep</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">2. Radio and Antenna Days of the Indian Ocean (RADIO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ile Maurice, Mauritius. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852367v1</w:t>
+                <w:t xml:space="preserve">ineris-01855473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the effect of chronic RF-EMF exposure on thermal preference in juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14189,415 +14189,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment in the French Comop program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expositions aux radiofréquences et aux extrêmement basses fréquences des enfants de la cohorte ELFE (ExpoCEM-Elfe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Vacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855527v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions aux radiofréquences et aux extrêmement basses fréquences des enfants de la cohorte ELFE (ExpoCEM-Elfe)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure assessment in the French Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852851v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of chronic exposure to radiofrequency electromagnetic field of flow intensity on sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Mazet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Radio and Antenna Days of the Indian Ocean (RADIO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Ile Maurice, Mauritius. pp.68</w:t>
+              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855473v1</w:t>
+                <w:t xml:space="preserve">ineris-01852367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
               </w:r>
@@ -14622,51 +14622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14708,103 +14708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF and ELF electromagnetic field exposure of children in the French ELFE birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+                <w:t xml:space="preserve">Blandine Vacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14842,51 +14842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is paradoxical sleep a sensitive index of thermoneutrality in rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14993,51 +14993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15269,51 +15269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha band of resting electroencephalogram perturbed by radio frequency exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15388,644 +15388,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home measurements of RF exposure in the french Comop program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of resting electroencephalogram under radio frequency exposure : a human controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971170v1</w:t>
+                <w:t xml:space="preserve">ineris-00971172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and ELF electromagnetic field exposure of children in the french ELFE birth cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme français du COMOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of ISEE, ISES and ISIAQ "Environment and Health : Bridging South, North, East and West"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971216v1</w:t>
+                <w:t xml:space="preserve">ineris-00971178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme français du COMOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal effect of mobile phone radiofrequency waves on human skin perfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971178v1</w:t>
+                <w:t xml:space="preserve">ineris-00971171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal effect of mobile phone radiofrequency waves on human skin perfusion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home measurements of RF exposure in the french Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971171v1</w:t>
+                <w:t xml:space="preserve">ineris-00971170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of resting electroencephalogram under radio frequency exposure : a human controlled study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
+                <w:t xml:space="preserve">RF and ELF electromagnetic field exposure of children in the french ELFE birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Vacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Conference of ISEE, ISES and ISIAQ "Environment and Health : Bridging South, North, East and West"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971172v1</w:t>
+                <w:t xml:space="preserve">ineris-00971216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les effets des ondes radiofréquences émises par téléphonie mobile sur la vasomotricité cutanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16033,51 +16033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
@@ -16106,51 +16106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une exposition chronique a un champ radiofréquence d'antenne-relais sur les fonctions homeostasiques corporelles chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16225,539 +16225,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets spécifiques de l'exposition radiofréquence de téléphone mobile sur le tonus vasomoteur cutané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976314v1</w:t>
+                <w:t xml:space="preserve">ineris-00973681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970998v1</w:t>
+                <w:t xml:space="preserve">ineris-00973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une exposition chronique aux ondes radiofréquences sur l'homéostasie énergétique chez le rat juvénile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thuroczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Pires-Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976313v1</w:t>
+                <w:t xml:space="preserve">hal-00781950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure and radiofrequency coverage of GSM and UMTS mobile phone networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970996v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16816,73 +16816,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic exposure to radiofrequency electromagnetic fields on energy flow and vasomotricity in juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16941,816 +16941,816 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets biologiques des radiofréquences et des champs magnétiques</w:t>
+                <w:t xml:space="preserve">Population exposure and radiofrequency coverage of GSM and UMTS mobile phone networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Conférence Internationale de l'ACOMEN "La EP-IRM : enjeux et perspectives d'une nouvelle hybridation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970995v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets biologiques des radiofréquences et des champs magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">11. Conférence Internationale de l'ACOMEN "La EP-IRM : enjeux et perspectives d'une nouvelle hybridation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970962v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973654v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973681v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets spécifiques de l'exposition radiofréquence de téléphone mobile sur le tonus vasomoteur cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781950v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+                <w:t xml:space="preserve">Impact d'une exposition chronique aux ondes radiofréquences sur l'homéostasie énergétique chez le rat juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336814v1</w:t>
+                <w:t xml:space="preserve">ineris-00976313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of radiofrequency exposure to mobile phone upon human cutaneous microvascular tone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17930,51 +17930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermopreferendum during sleep is modified by radiofrequency electromagnetic radiation exposure during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18055,51 +18055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep with an exposure of radiofrequency electromagnetic radiation in growing organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18167,77 +18167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeothermic functions changes with chronic radiofrequency electromagnetic radiation of mobile phone relay-antennae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18667,103 +18667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets spécifiques d'une exposition aux ondes radiofréquences de téléphone mobile sur le contrôle nerveux autonome du tonus vasomoteur cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.143-145</w:t>
@@ -18786,195 +18786,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dose and duration of GSM exposure on GFAP, myelin basic protein, beta amyloid 1-40 and emotional memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of interaction of electromagnetic fields with biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">13. International Conference on Microwave and High Frequency Heating (AMPERE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970840v1</w:t>
+                <w:t xml:space="preserve">ineris-00970873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSIOREF Project : Effects of mobile phone use on superficial cutaneous and internal cerebral circulation. Part II : transcranial Doppler recording of internal cerebral vascularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19002,234 +18946,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of interaction of electromagnetic fields with biological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of mobile phone use on superficial cutaneous and internal cerebral circulation (PHYSIOREF project). Part I : Laser-Doppler recording of microflow - and temperature - modifications of head's skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Microwave and High Frequency Heating (AMPERE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970873v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mobile phone use on superficial cutaneous and internal cerebral circulation (PHYSIOREF project). Part I : Laser-Doppler recording of microflow - and temperature - modifications of head's skin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of dose and duration of GSM exposure on GFAP, myelin basic protein, beta amyloid 1-40 and emotional memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puigsegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970845v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and markers of cerebral inflammation in middle-aged rats</w:t>
               </w:r>
@@ -19554,454 +19554,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of chronic exposure to high power microwaves in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Hernandez</w:t>
+                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic radiation combined with heat stress on sleep in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Bioelectromagnetics Society Annual Meeting (BEMS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">20. Congress of the European Sleep Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970637v1</w:t>
+                <w:t xml:space="preserve">ineris-00970753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic radiation combined with heat stress on sleep in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Toxicity and ecotoxicity of by-products degradation of fluorescent tracers in the karstic chalk of Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of the European Sleep Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Malaga, Spain. pp.275-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970753v1</w:t>
+                <w:t xml:space="preserve">ineris-00970586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and ecotoxicity of by-products degradation of fluorescent tracers in the karstic chalk of Normandy (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological effects of chronic exposure to high power microwaves in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Gondelle</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Guimiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Karst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32. Bioelectromagnetics Society Annual Meeting (BEMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970586v1</w:t>
+                <w:t xml:space="preserve">ineris-00970637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep alterations due to radiofrequency electromagnetics radiation exposure during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20827,204 +20827,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phone and stress biomarkers in human volunteers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological effects of high power microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sansiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting of the bioelectromagnetics society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">8. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970247v1</w:t>
+                <w:t xml:space="preserve">ineris-00970209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of high power microwaves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile phone and stress biomarkers in human volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting of the bioelectromagnetics society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970209v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an acute 1800 MHz GSM exposure on brain actuivity and glia of rats</w:t>
               </w:r>
@@ -21144,64 +21144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French FR-expometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21250,269 +21250,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mineral nanoparticles on in vitro model of blood brain barrier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of an acute and a sub-chronic 900 Mhz GSM exposure on the brain activity and behaviours of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Workshop on In Vitro Toxicology (INVITOX 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Ostend, Belgium</w:t>
+              <w:t xml:space="preserve">2. European IRPA Congress on radiation protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970165v1</w:t>
+                <w:t xml:space="preserve">ineris-00976291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an acute and a sub-chronic 900 Mhz GSM exposure on the brain activity and behaviours of rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of mineral nanoparticles on in vitro model of blood brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bourgougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European IRPA Congress on radiation protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">14. International Workshop on In Vitro Toxicology (INVITOX 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Ostend, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976291v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile communication systems and cancer</w:t>
               </w:r>
@@ -23481,64 +23481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23557,51 +23557,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary results.</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
@@ -23615,118 +23615,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Sleep Research Society Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447383v1</w:t>
+                <w:t xml:space="preserve">hal-04447554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results.</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
@@ -23740,94 +23740,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Sleep Research Society Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447554v1</w:t>
+                <w:t xml:space="preserve">hal-04447383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
               </w:r>
@@ -24507,51 +24507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AA92885"/>
+    <w:nsid w:val="B7061604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24738,51 +24738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-de-seze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7978-798X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092084249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1894-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Mai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Seze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Huss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dongus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aminzadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bossche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105785" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03078756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Chobineh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62789-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poutriquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2913309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Agneessens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0691-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJCBSGNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.1995" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03550514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Green" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coggon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gowland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000654" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1266-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXFR7R53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hode" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.03.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Juutilainen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paivi Heikkinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Miyakoshi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Rongen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2010.481584" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Grosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauby-Secretan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Ghissassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(11)70147-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z4HCT0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abdelmelek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553000903567946" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaeve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juutilainen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lagroye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miyakoshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.10.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5NCP5SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cardis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Rongen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Croft" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937400903458940" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963110v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0922.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ2427FX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2008.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQCDNGTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802530599" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahlbom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridges" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hillert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.02.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX1J39FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Piotrowski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2007.05.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BWF1GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963005v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962961v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jeannes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faucon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liegois-Chauvel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20107" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-886P4T1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.06.069" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q3KXJZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmountacer-Billah Elabbassi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billiard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20053" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK78KLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnefont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Privat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.07.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM7MTWX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962846v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malzac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-299X(02)00206-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65ZGL0Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayoub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X0101000502" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LVXSNBRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montpeyroux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(01)02599-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7FBP2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899792v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899866v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc MAI" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899855v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501280v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Seze" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229548v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229553v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Eeftens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229560v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Marchand-Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Migault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229535v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Person" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Griffon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauquelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229541v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1197" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229542v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863161v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thielens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Torre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agneessens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853534v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853092v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-103951.53" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853091v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852987v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852367v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855525v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852851v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vacquier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855524v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852368v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855526v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971216v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971179v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976314v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976313v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971025v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970997v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970995v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971015v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caplier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Guimiot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hernandez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970992v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970993v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971051v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973657v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970840v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barthelemy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mouchard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puigsegur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970873v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970845v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970843v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970846v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970637v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970753v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970586v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gondelle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_42" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970735v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970638v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976305v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970536v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970418v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970417v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970363v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourrel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970364v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970247v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970209v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sansiquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970227v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970165v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bourgougnon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976291v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970145v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970003v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970004v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romanini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970005v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972507v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970002v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970000v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969999v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972473v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969929v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969880v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969839v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969882v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Artaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969879v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baconnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney.B. Lang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969801v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972357v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969772v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubineau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bardou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dixsaut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcem Goldberg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969553v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courtin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230639v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Souques" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969465v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969450v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969425v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-de-seze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7978-798X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092084249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1894-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Mai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Seze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Huss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dongus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aminzadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bossche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106711" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105785" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03078756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Chobineh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62789-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poutriquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2913309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Agneessens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0691-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010272" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJCBSGNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.1995" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03550514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Green" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coggon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gowland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000654" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1266-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXFR7R53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hode" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.03.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Juutilainen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paivi Heikkinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Miyakoshi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Rongen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2010.481584" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Grosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauby-Secretan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Ghissassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(11)70147-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z4HCT0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abdelmelek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553000903567946" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaeve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juutilainen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lagroye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miyakoshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.10.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5NCP5SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Rongen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Croft" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937400903458940" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cardis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0922.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ2427FX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2008.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQCDNGTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802530599" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahlbom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridges" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hillert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.02.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX1J39FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Piotrowski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2007.05.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BWF1GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963005v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jeannes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faucon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liegois-Chauvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-886P4T1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.06.069" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q3KXJZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmountacer-Billah Elabbassi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billiard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20053" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK78KLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnefont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Privat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.07.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM7MTWX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962860v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pina" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malzac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-299X(02)00206-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65ZGL0Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962846v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayoub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X0101000502" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LVXSNBRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montpeyroux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(01)02599-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7FBP2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899792v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501280v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Seze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc MAI" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229553v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Eeftens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Marchand-Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229538v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Migault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Person" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Griffon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauquelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1197" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thielens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Torre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agneessens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853534v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853092v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853091v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854261v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-103951.53" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852987v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855525v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vacquier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855524v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852368v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855526v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971179v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971025v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970997v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970995v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976314v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976313v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971015v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caplier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Guimiot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hernandez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970992v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970993v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971051v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973657v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970873v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970845v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970840v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barthelemy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mouchard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puigsegur" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970843v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970846v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970753v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970586v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gondelle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_42" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970637v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970735v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970638v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976305v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970536v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970418v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970417v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970363v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourrel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970364v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970209v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sansiquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970247v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970227v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976291v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970165v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bourgougnon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970145v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970003v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970004v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romanini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970005v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972507v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970002v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970000v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969999v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972473v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969929v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969880v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969839v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969882v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Artaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969879v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baconnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney.B. Lang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969801v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972357v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969772v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubineau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bardou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dixsaut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcem Goldberg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969553v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courtin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230639v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Souques" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969465v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969450v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969425v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>