--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -354,338 +354,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radiofrequency electromagnetic fields exposure on sleep patterns in preterm neonates</w:t>
+                <w:t xml:space="preserve">Dose- and Time-Dependent Effects of Radiofrequency Electromagnetic Field on Adipose Tissue: Implications of Thermoregulation and Mitochondrial Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Besset</w:t>
+                <w:t xml:space="preserve">Jennifer Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bessarion</w:t>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Chardon</w:t>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 100 (3), pp.427-432. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (13), pp.10628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2277365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241310628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329501v1</w:t>
+                <w:t xml:space="preserve">hal-04167366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose- and Time-Dependent Effects of Radiofrequency Electromagnetic Field on Adipose Tissue: Implications of Thermoregulation and Mitochondrial Signaling</w:t>
+                <w:t xml:space="preserve">Influence of radiofrequency electromagnetic fields exposure on sleep patterns in preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Maalouf</w:t>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
+                <w:t xml:space="preserve">Lisa Bessarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (13), pp.10628. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (3), pp.427-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241310628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2277365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167366v1</w:t>
+                <w:t xml:space="preserve">hal-04329501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets potentiels des radiofréquences sur les thermorécepteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, pp.21-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -713,455 +713,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04107733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to radiofrequency electromagnetic fields: Comparison of exposimeters with a novel body-worn distributed meter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual Exposure to Environmental Radiofrequency Electromagnetic Fields in Hospitalized Preterm Neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Huss</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
+                <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106711⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03356879v1</w:t>
+                <w:t xml:space="preserve">ineris-03246912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Level Radiofrequency Exposure Induces Vasoconstriction in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+                <w:t xml:space="preserve">Exposure to radiofrequency electromagnetic fields: Comparison of exposimeters with a novel body-worn distributed meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Braun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bem.22350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03246969v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03356879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Exposure to Environmental Radiofrequency Electromagnetic Fields in Hospitalized Preterm Neonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Besset</w:t>
+                <w:t xml:space="preserve">Low‐Level Radiofrequency Exposure Induces Vasoconstriction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bem.22349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bem.22350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03246912v1</w:t>
+                <w:t xml:space="preserve">ineris-03246969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of South Korean Population to 5G Mobile Phone Networks (3.4–3.8 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,1115 +1314,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03500990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and small for gestational age: a pooled analysis of two birth cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated exposure to nanosecond high power pulsed microwaves increases cancer incidence in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Migault</w:t>
+                <w:t xml:space="preserve">Carole Poutriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Piel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Marchand-Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Orazio</w:t>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2019-105785⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0226858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434530v1</w:t>
+                <w:t xml:space="preserve">hal-02995996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Leke</w:t>
+                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and small for gestational age: a pooled analysis of two birth cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marchand-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2019-105785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555703v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.309-310</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555702v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Integrated Platform for Mapping Residential Exposure to Rf-Emf Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amirreza Chobineh</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.309-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17155339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03078756v1</w:t>
+                <w:t xml:space="preserve">hal-03555702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental radiofrequency electromagnetic field levels in a department of pediatrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an Integrated Platform for Mapping Residential Exposure to Rf-Emf Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirreza Chobineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108894⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (15), pp.5339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17155339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229713v1</w:t>
+                <w:t xml:space="preserve">hal-03078756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-thermal radiofrequency on body temperature in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+                <w:t xml:space="preserve">Environmental radiofrequency electromagnetic field levels in a department of pediatrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62789-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.108894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03230214v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure to nanosecond high power pulsed microwaves increases cancer incidence in rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Robidel</w:t>
+                <w:t xml:space="preserve">Effect of non-thermal radiofrequency on body temperature in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0226858. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.5724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62789-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995996v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03230214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-band body-worn distributed exposure meter for personal radio-frequency dosimetry in diffuse indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,103 +2499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of antenna polarization and body morphology on the measurement uncertainty of a wearable multi-band distributed exposure meter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Agneessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (1-2), pp.67-77. </w:t>
@@ -2627,541 +2627,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute exposure to radiofrequency electromagnetic fields emitted by a mobile phone (GSM 900 MHz) on electrodermal responsiveness in healthy human</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields and pregnancy outcomes in the Elfe cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+                <w:t xml:space="preserve">C. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghosn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1503431⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01960314v1</w:t>
+                <w:t xml:space="preserve">ineris-01853563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-band body-worn distributed radio-frequency exposure meter : design, on-body calibration and study of body morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Agneessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.art. 272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s18010272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive self-reporting survey of people with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : similarities and comparisons with previous studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.461-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10389-017-0886-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03170482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields and pregnancy outcomes in the Elfe cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Piel</w:t>
+                <w:t xml:space="preserve">Effect of acute exposure to radiofrequency electromagnetic fields emitted by a mobile phone (GSM 900 MHz) on electrodermal responsiveness in healthy human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.12.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (10), pp.890-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1503431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853563v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01960314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of fluorescent tracers and their degradation byproducts</w:t>
               </w:r>
@@ -3277,90 +3277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing levels of saliva alpha amylase in electrohypersensitive (EHS) patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (8), pp.841-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3554,51 +3554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazia Tanvir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbed sleep in individuals with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : Melatonin assessment as a biological marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,51 +3865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une exposition chronique aux ondes radiofréquences sur la thermorégulation chez un modèle de rat juvénile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre ARET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mars - Spécial colloque ARET 2015, pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3980,299 +3980,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une exposition chronique aux ondes radiofréquences sur la préférence thermique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiofrequency signal affects alpha band in resting electroencephalogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (7), pp.2753-2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00765.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869529v1</w:t>
+                <w:t xml:space="preserve">ineris-01852915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency signal affects alpha band in resting electroencephalogram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une exposition chronique aux ondes radiofréquences sur la préférence thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2015, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00765.2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852915v1</w:t>
+                <w:t xml:space="preserve">ineris-01869529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les ondes radiofréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2013-2014, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4297,90 +4297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does exposure to a radiofrequency electromagnetic field modify thermal preference in juvenile rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4425,895 +4425,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in developing rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Decima</w:t>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1266-5⟩</w:t>
+              <w:t xml:space="preserve">Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963429v1</w:t>
+                <w:t xml:space="preserve">ineris-00961812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Loos</w:t>
+                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in developing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcirculation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2735-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1266-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des radiofréquences sur le système nerveux central chez l'homme : EEG, sommeil, cognition, vascularisation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une exposition chronique à des ondes radiofréquences sur l’équilibre énergétique chez des rats en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012-2013, pp.52-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961807v1</w:t>
+                <w:t xml:space="preserve">ineris-01869463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une exposition chronique à des ondes radiofréquences sur l’équilibre énergétique chez des rats en développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des radiofréquences sur le système nerveux central chez l'homme : EEG, sommeil, cognition, vascularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869463v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GSM 900 MHz on middle cerebral artery blood flow assessed by transcranial doppler sonography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Méthode d'analyse de l'exposition des populations et de la couverture radio des réseaux de téléphonie mobile GSM et UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.36-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963406v1</w:t>
+                <w:t xml:space="preserve">ineris-00963421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and neuroinflammation in middle-aged rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of GSM 900 MHz on middle cerebral artery blood flow assessed by transcranial doppler sonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 (6), pp.444-451. </w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 178 (6), pp.543-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1667/RR3007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961779v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'analyse de l'exposition des populations et de la couverture radio des réseaux de téléphonie mobile GSM et UMTS</w:t>
+                <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and neuroinflammation in middle-aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gaudaire</w:t>
+                <w:t xml:space="preserve">Marc Bouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Noe</w:t>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Benoît Dufour</w:t>
+                <w:t xml:space="preserve">Yannick Hode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (6), pp.444-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2012.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963421v1</w:t>
+                <w:t xml:space="preserve">ineris-00961779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies on carcinogenicity of radiofrequency radiation in animals</w:t>
               </w:r>
@@ -5592,64 +5592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFAP expression in the rat brain following sub-chronic exposure to a 900 MHz electromagnetic field signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,2679 +5853,2691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields on the human nervous system</w:t>
+                <w:t xml:space="preserve">Radiofrequency exposure in the French general population: Band, time, location and activity variability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Rongen</w:t>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Croft</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Cardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Moissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Toxicol Environ Health B Crit Rev.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10937400903458940⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (8), pp.1150-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466716v1</w:t>
+                <w:t xml:space="preserve">hal-00412043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency exposure in the French general population: Band, time, location and activity variability.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields on the human nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hours</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. van Rongen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miyakoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.07.007⟩</w:t>
+              <w:t xml:space="preserve">J Toxicol Environ Health B Crit Rev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (8), pp.572-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10937400903458940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412043v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotoxicité sur le système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2008-2009, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electromagnetic fields emitted by GSM-900 cellular telephones on the circadian patterns, of gonadal, adrenal and pituitary hormones in men</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible effects of Electromagnetic Fields (EMF) on Human Health - Opinion of the Scientific Committee on Emerging and Newly Identified Health Risks (SCENIHR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Touitou</w:t>
+                <w:t xml:space="preserve">Anders Ahlbom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bridges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Hillert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Juutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR0922.1⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 246 (2-3), pp.248-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963110v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléphonie mobile et neurotoxicité sur le système nerveux central</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of head-only sub-chronic and chronic exposure to 900-MHz GSM electromagnetic fields on spatial memory in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Abdelmelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (13-14), pp.1021-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699050802530599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869198v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to GSM 900 MHz electromagnetic fields affects cerebral cytochrome C oxidase activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Téléphonie mobile et neurotoxicité sur le système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2007-2008, pp.53-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963120v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an chronic GSM 900 MHz exposure on glia in the rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of electromagnetic fields emitted by GSM-900 cellular telephones on the circadian patterns, of gonadal, adrenal and pituitary hormones in men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Djeridane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedecine &amp; Phamacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2008.03.002⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169 (3), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR0922.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963108v1</w:t>
+                <w:t xml:space="preserve">ineris-00963110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of head-only sub-chronic and chronic exposure to 900-MHz GSM electromagnetic fields on spatial memory in rats</w:t>
+                <w:t xml:space="preserve">Exposure to GSM 900 MHz electromagnetic fields affects cerebral cytochrome C oxidase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Abdelmelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699050802530599⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (1), pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963143v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible effects of Electromagnetic Fields (EMF) on Human Health - Opinion of the Scientific Committee on Emerging and Newly Identified Health Risks (SCENIHR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jukka Juutilainen</w:t>
+                <w:t xml:space="preserve">Effect of an chronic GSM 900 MHz exposure on glia in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.02.004⟩</w:t>
+              <w:t xml:space="preserve">Biomedecine &amp; Phamacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (4), pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969538v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an acute 900 MHz GSM exposure on glia in the rat brain : A time-dependent study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 238 (1), pp.23-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2007.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs électromagnétiques et santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Téléphones mobiles et neurotoxicité pour le système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67 (2), pp.411-414</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2), pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963013v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téléphones mobiles et neurotoxicité pour le système nerveux central</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champs électromagnétiques et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (2), pp.107-119</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (2), pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963005v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets biologiques et sanitaires des fréquences intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (1), pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GSM signals on auditory evoked responses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des antennes de téléphonie mobile sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Concours médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (14), pp.782-784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962961v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des antennes de téléphonie mobile sur la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of GSM signals on auditory evoked responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Jeannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liegois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Concours médical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (5), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.20107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962950v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modest environmental enrichment : effect on a radial maze validation and well being of rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Morillon</w:t>
+                <w:t xml:space="preserve">Échauffement et champs radiofréquences des téléphones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2004-2005, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962963v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01868972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échauffement et champs radiofréquences des téléphones mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
+                <w:t xml:space="preserve">Modest environmental enrichment : effect on a radial maze validation and well being of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1054 (2), pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2005.06.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01868972v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No effect on cognitive function from daily mobile phone use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Espa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dauvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Billiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (2), pp.102-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bem.20053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute exposure to GSM 900-MHz electromagnetic fields induces glial reactivity and biochemical modifications in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hirbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (3), pp.445-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2004.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echauffement dû aux téléphones mobiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compatibilité des implants actifs en milieu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2 (5), pp.279-283</w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 96 (special 3), pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962860v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemistry as a tool for topographial semi-quantification of neurotransmitters in the brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
+                <w:t xml:space="preserve">Echauffement dû aux téléphones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (5), pp.279-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962842v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilité des implants actifs en milieu professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunohistochemistry as a tool for topographial semi-quantification of neurotransmitters in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.148-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1385-299X(02)00206-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962846v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the health impact of the radio-frequency fields from mobile telephones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor and Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10 (5), pp.284-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1420326X0101000502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of radiofrequency exposure on the GABAergic system in the rat cerebellum : clues from semi-quantitative immunohistochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Montpeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 912 (1), pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0006-8993(01)02599-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8535,216 +8547,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioEM, where does it come from? Brief summary of internationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03899803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive exposure to low-intensity radiofrequency fields changes the sensitivity of TRPM8 to its antagonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03899792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low level of 900 MHz radiofrequency stimulates cold responses in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,1472 +8771,1502 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Radio Science (URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AT-AP-RASC 2022, May 2022, Gran Canaria, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of autonomic nervous control in sleeping preterm neonates exposed to chronic radiofrequency electromagnetic fields.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Besset</w:t>
+                <w:t xml:space="preserve">Effects of a repeated exposure to radiofrequency on thermal regulation in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Leke</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Paediatric Sleep Association, Feb 2021, BRISBANE, France</w:t>
+              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Radio Science (URSI GASS), Aug 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447188v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03501280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of the South Korean population to the 5th generation (5G) of mobile phone networks (3.4 to 3.8 GHz) and its respective contribution among other radio frequencies in the country</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Browning of white adipose tissue after repeated low power RF exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc MAI</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03501248v1</w:t>
+                <w:t xml:space="preserve">ineris-03899866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a repeated exposure to radiofrequency on thermal regulation in rodents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low-level radiofrequency exposure to 900 MHz induces vasoconstriction in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc MAI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Radio Science (URSI GASS), Aug 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03501280v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03899855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browning of white adipose tissue after repeated low power RF exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamics of autonomic nervous control in sleeping preterm neonates exposed to chronic radiofrequency electromagnetic fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Paediatric Sleep Association, Feb 2021, BRISBANE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03899866v1</w:t>
+                <w:t xml:space="preserve">hal-04447188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-level radiofrequency exposure to 900 MHz induces vasoconstriction in rats</w:t>
+                <w:t xml:space="preserve">Exposure of the South Korean population to the 5th generation (5G) of mobile phone networks (3.4 to 3.8 GHz) and its respective contribution among other radio frequencies in the country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihwea Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donggeun Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Radio Science (URSI GASS), Aug 2021, Rome, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03899855v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03501248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of low-level RF exposures on the thermoregulatory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03899829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates : preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congress of the European Academy of Neurology (EAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. pp.128</w:t>
+              <w:t xml:space="preserve">25. Congress of the European Sleep Research Society (ESRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Switzerland. pp.P498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229585v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates : preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congress of the European Sleep Research Society (ESRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Switzerland. pp.P498</w:t>
+              <w:t xml:space="preserve">6th European Academy of Neurology and European Federation of Autonomic Neurosciences Joint Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229570v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Academy of Neurology and European Federation of Autonomic Neurosciences Joint Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Congress of the European Academy of Neurology (EAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447213v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congress of the European Sleep Research Society (ESRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Switzerland. pp.P347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of radiofrequency exposure on body temperature in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Cuc Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. Course "Possible Biomedical Applications of Electromagnetic Fields to cancer : from Biology and in silico to clinical perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229550v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change on temperature pattern in resting mice exposed to mobile phone RF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Gilles Les Bains, Réunion</w:t>
+              <w:t xml:space="preserve">Congrès SFN-JFRN. Journées francophones de Recherche en Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229557v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l’environnement de deux services de néonatologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,708 +10285,678 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Néonatalogie, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A five-country study of microenvironmental electromagnetic fields using two personal exposimeters and a distributed body-worn sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marloes Eeftens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dongus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and birth weight : a pooled analysis of two birth cohorts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of radiofrequency exposure on body temperature in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Epidemiology in Occupational Health Conference (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aotearoa, New Zealand. pp.A6</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229560v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the accuracy of personal radiofrequency measurements using commercially available exposimeters with a novel body-worn measurement device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change on temperature pattern in resting mice exposed to mobile phone RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Gilles Les Bains, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229554v1</w:t>
+                <w:t xml:space="preserve">ineris-03229557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of radiofrequency exposure on body temperature in mice</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing the accuracy of personal radiofrequency measurements using commercially available exposimeters with a novel body-worn measurement device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Agneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Course "Possible Biomedical Applications of Electromagnetic Fields to cancer : from Biology and in silico to clinical perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Erice, Italy</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229548v1</w:t>
+                <w:t xml:space="preserve">ineris-03229554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields, prematurity and birth weight : a pooled analysis of two birth cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Marchand-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFN-JFRN. Journées francophones de Recherche en Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">27. Epidemiology in Occupational Health Conference (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aotearoa, New Zealand. pp.A6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454548v1</w:t>
+                <w:t xml:space="preserve">ineris-03229560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10963,113 +10975,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Rrecherche en Néonatalogie (Congrès SFN-JFRN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11088,2131 +11100,2226 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAP Congress and master course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1727-1728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative platform for respiratory route toxicology and exposure to electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. FELASA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets des champs électromagnétiques sur la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposition maternelle aux champs électromagnétiques d’extrêmement basses fréquences et issues de grossesse : données de la cohorte Elfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Evaluation du risque environnemental des xénobiotiques et impact sur la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229535v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition maternelle aux champs électromagnétiques d’extrêmement basses fréquences et issues de grossesse : données de la cohorte Elfe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lacourt</w:t>
+                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229538v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des effets des champs électromagnétiques sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Evaluation du risque environnemental des xénobiotiques et impact sur la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447076v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do rats avoid a radiofrequency exposed environment to sleep ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia del Vecchio</w:t>
+                <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements using a novel bodyworn measurement device and comparison with measurements using exposimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
+                <w:t xml:space="preserve">Jérôme Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Person</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Vincent Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Congress of the European Sleep Research Society (ESRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Basel, Switzerland. pp.O133</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229540v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements using a novel bodyworn measurement device and comparison with measurements using exposimeters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do rats avoid a radiofrequency exposed environment to sleep ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Dongus</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24. Congress of the European Sleep Research Society (ESRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Basel, Switzerland. pp.O133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229537v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition maternelle aux champs électromagnétiques d’extrêmement basses fréquences et issues de grossesse : données de la cohorte Elfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Colloque de l'Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition vers la 5G : que peut-on transposer des études biomédicales antérieures ? Quelles questions spécifiques nouvelles envisager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journée Interactions Ondes-Personnes (EMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements using a novel body-worn measurement device and comparison with measurements using exposimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dongus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Agneessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition chronique aux champs radiofréquences et mécanismes de régulation thermique chez les rongeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Cuc Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal cumulative exposure to extremely low frequency electromagnetic fields and pregnancy outcomes in the Elfe cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congress of the International Commission on Occupational Health (ICOH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A419, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of human body morphology on measurement uncertainty of a multi-band body-worn distributed-exposimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements to enable a better understanding of existing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Torre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">29. Conference of the International Society for Environmental Epidemiology (ISEE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863161v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ondes électromagnétiques sur la santé, études expérimentales de la conception et l’embryon à l’enfant</w:t>
+                <w:t xml:space="preserve">Effets biologiques chez le rat d’une exposition chronique à des micro-ondes de fortes puissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Impact de l’environnement sur la santé de la femme et de l’enfant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du GDR Ondes "Les effets athermiques des impulsions micro-ondes sur le vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853102v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the human body alter measurement uncertainty of a multi-band wearable distributed radio frequency exposure meter ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des ondes électromagnétiques sur la santé, études expérimentales de la conception et l’embryon à l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint conference EMBEC'17 &amp; NBC'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Journée "Impact de l’environnement sur la santé de la femme et de l’enfant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853463v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of personal radiofrequency measurements to enable a better understanding of existing data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effect of human body morphology on measurement uncertainty of a multi-band body-worn distributed-exposimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aminzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Agneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias van den Bossche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick van Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Conference of the International Society for Environmental Epidemiology (ISEE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853534v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets biologiques chez le rat d’une exposition chronique à des micro-ondes de fortes puissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does the human body alter measurement uncertainty of a multi-band wearable distributed radio frequency exposure meter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agneessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GDR Ondes "Les effets athermiques des impulsions micro-ondes sur le vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint conference EMBEC'17 &amp; NBC'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853092v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INERIS research and expertise on electromagnetic fields and health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review of human experimental RF EMF studies published in the period 2011-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnhild Oftedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Loughran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. James Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Journée interactions ondes-personnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853091v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête par auto-questionnaire et dosage de la mélatonine dans l’intolérance environnementale idiopathique avec attribution aux champs électromagnétiques (IEI-CEM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Inflammation system and immunological characterization of patients suffering from electrohypersensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854706v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) and sleep disruption : Melatonin Assessment in saliva and urine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Blazy</w:t>
+                <w:t xml:space="preserve">Maternal occupational exposure assessment to extremely low frequency electromagnetic fields (ELF-EMF) and pregnancy outcomes in the elfe cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Schwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Leffondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. Epidemiology in Occupational Health Conference (EPICOH) and 8. International Conference on the Science of Exposure Assessment in Epidemiology and Practice (X2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.A20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2016-103951.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853042v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation system and immunological characterization of patients suffering from electrohypersensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) and sleep disruption : Melatonin Assessment in saliva and urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,2775 +13364,2680 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853040v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal occupational exposure assessment to extremely low frequency electromagnetic fields (ELF-EMF) and pregnancy outcomes in the elfe cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INERIS research and expertise on electromagnetic fields and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Epidemiology in Occupational Health Conference (EPICOH) and 8. International Conference on the Science of Exposure Assessment in Epidemiology and Practice (X2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23. Journée interactions ondes-personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854261v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural effects of low intensity radiofrequency electromagnetic fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Enquête par auto-questionnaire et dosage de la mélatonine dans l’intolérance environnementale idiopathique avec attribution aux champs électromagnétiques (IEI-CEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Congress of the European Sleep Research Society (ERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bologne, Italy. pp.147</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854717v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of human experimental RF EMF studies published in the period 2011-2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+                <w:t xml:space="preserve">Behavioural effects of low intensity radiofrequency electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">23. Congress of the European Sleep Research Society (ERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bologne, Italy. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853038v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A questionnaire-based survey of a French group self-reporting Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'interaction des champs électromagnétiques avec les systèmes biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRS "Rayonnements optiques &amp; électromagnétiques au travail : de l'exposition à la prévention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSM 900MHz signal affects a spectral power of alpha band in the resting human electroencephalogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoise Ducorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
+                <w:t xml:space="preserve">Exposure assessment in an airport area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Radio and Antenna Days of the Indian Ocean (RADIO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Ile Maurice, Mauritius. pp.68</w:t>
+              <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855473v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the effect of chronic RF-EMF exposure on thermal preference in juvenile rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alpha band of resting electroencephalogram perturbed by radio frequency exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855525v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions aux radiofréquences et aux extrêmement basses fréquences des enfants de la cohorte ELFE (ExpoCEM-Elfe)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">2. Radio and Antenna Days of the Indian Ocean (RADIO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ile Maurice, Mauritius. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852851v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment in the French Comop program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the effect of chronic RF-EMF exposure on thermal preference in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855527v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic exposure to radiofrequency electromagnetic field of flow intensity on sleep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Expositions aux radiofréquences et aux extrêmement basses fréquences des enfants de la cohorte ELFE (ExpoCEM-Elfe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Vacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852367v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
+                <w:t xml:space="preserve">Exposure assessment in the French Comop program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855471v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and ELF electromagnetic field exposure of children in the French ELFE birth cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+                <w:t xml:space="preserve">Influence of chronic exposure to radiofrequency electromagnetic field of flow intensity on sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855524v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is paradoxical sleep a sensitive index of thermoneutrality in rats ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852368v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme Français du COMOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is paradoxical sleep a sensitive index of thermoneutrality in rats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Mazet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852850v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a personal exposure dosimeter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF and ELF electromagnetic field exposure of children in the French ELFE birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Vacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855526v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment in an airport area</w:t>
+                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme Français du COMOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855470v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha band of resting electroencephalogram perturbed by radio frequency exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a personal exposure dosimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855469v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of resting electroencephalogram under radio frequency exposure : a human controlled study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
+                <w:t xml:space="preserve">RF and ELF electromagnetic field exposure of children in the french ELFE birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Vacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Conference of ISEE, ISES and ISIAQ "Environment and Health : Bridging South, North, East and West"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971172v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme français du COMOP</w:t>
+                <w:t xml:space="preserve">Home measurements of RF exposure in the french Comop program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971178v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal effect of mobile phone radiofrequency waves on human skin perfusion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme français du COMOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971171v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home measurements of RF exposure in the french Comop program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal effect of mobile phone radiofrequency waves on human skin perfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971170v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and ELF electromagnetic field exposure of children in the french ELFE birth cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+                <w:t xml:space="preserve">Assessment of resting electroencephalogram under radio frequency exposure : a human controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of ISEE, ISES and ISIAQ "Environment and Health : Bridging South, North, East and West"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971216v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les effets des ondes radiofréquences émises par téléphonie mobile sur la vasomotricité cutanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16033,137 +16045,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une exposition chronique a un champ radiofréquence d'antenne-relais sur les fonctions homeostasiques corporelles chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16195,583 +16207,583 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effets spécifiques d'une exposition aux ondes radiofréquences de téléphone mobile sur le contrôle nerveux autonome du tonus vasomoteur cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973681v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973654v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets spécifiques de l'exposition radiofréquence de téléphone mobile sur le tonus vasomoteur cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781950v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Impact d'une exposition chronique aux ondes radiofréquences sur l'homéostasie énergétique chez le rat juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970962v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16779,124 +16791,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic exposure to radiofrequency electromagnetic fields on energy flow and vasomotricity in juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16904,6521 +16916,6521 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population exposure and radiofrequency coverage of GSM and UMTS mobile phone networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets biologiques des radiofréquences et des champs magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Conférence Internationale de l'ACOMEN "La EP-IRM : enjeux et perspectives d'une nouvelle hybridation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336814v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970998v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets spécifiques de l'exposition radiofréquence de téléphone mobile sur le tonus vasomoteur cutané</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thuroczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Pires-Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976314v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une exposition chronique aux ondes radiofréquences sur l'homéostasie énergétique chez le rat juvénile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
+                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976313v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of radiofrequency exposure to mobile phone upon human cutaneous microvascular tone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971026v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological effects of chronic exposure to high power microwaves in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Caplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismahane Guimiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS) / 18. Annual Air Force Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermopreferendum during sleep is modified by radiofrequency electromagnetic radiation exposure during development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute effects of radiofrequency exposure to mobile phone upon human cutaneous microvascular tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">EUROEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970994v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep with an exposure of radiofrequency electromagnetic radiation in growing organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermopreferendum during sleep is modified by radiofrequency electromagnetic radiation exposure during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970992v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeothermic functions changes with chronic radiofrequency electromagnetic radiation of mobile phone relay-antennae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sleep with an exposure of radiofrequency electromagnetic radiation in growing organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970993v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronic exposure to radiofrequency electromagnetic fields modified the thermopreferendum during sleep in juvenile rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Homeothermic functions changes with chronic radiofrequency electromagnetic radiation of mobile phone relay-antennae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congress of the European Sleep Research Society (ERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971051v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cell phone radiofrequency exposure on the human cytochrome P450 reductase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+                <w:t xml:space="preserve">The chronic exposure to radiofrequency electromagnetic fields modified the thermopreferendum during sleep in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.225-227</w:t>
+              <w:t xml:space="preserve">21. Congress of the European Sleep Research Society (ERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973656v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sur les flux d'énergie impliqués dans l'homéostasie lors d'une exposition chronique à un champ radiofréquence chez le rat juvénile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of cell phone radiofrequency exposure on the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires-Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.211-214</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973657v1</w:t>
+                <w:t xml:space="preserve">ineris-00973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets spécifiques d'une exposition aux ondes radiofréquences de téléphone mobile sur le contrôle nerveux autonome du tonus vasomoteur cutané</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Loos</w:t>
+                <w:t xml:space="preserve">Effets sur les flux d'énergie impliqués dans l'homéostasie lors d'une exposition chronique à un champ radiofréquence chez le rat juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.143-145</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973655v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of interaction of electromagnetic fields with biological systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields combined with thermal environment on thermoregulatory processes in developing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Microwave and High Frequency Heating (AMPERE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970873v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSIOREF Project : Effects of mobile phone use on superficial cutaneous and internal cerebral circulation. Part II : transcranial Doppler recording of internal cerebral vascularisation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of dose and duration of GSM exposure on GFAP, myelin basic protein, beta amyloid 1-40 and emotional memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puigsegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970844v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mobile phone use on superficial cutaneous and internal cerebral circulation (PHYSIOREF project). Part I : Laser-Doppler recording of microflow - and temperature - modifications of head's skin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of interaction of electromagnetic fields with biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">13. International Conference on Microwave and High Frequency Heating (AMPERE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970845v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dose and duration of GSM exposure on GFAP, myelin basic protein, beta amyloid 1-40 and emotional memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHYSIOREF Project : Effects of mobile phone use on superficial cutaneous and internal cerebral circulation. Part II : transcranial Doppler recording of internal cerebral vascularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970840v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and markers of cerebral inflammation in middle-aged rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouji</w:t>
+                <w:t xml:space="preserve">Effects of mobile phone use on superficial cutaneous and internal cerebral circulation (PHYSIOREF project). Part I : Laser-Doppler recording of microflow - and temperature - modifications of head's skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970843v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the body energy balance in developing rats exposed to a radiofrequency electromagnetic fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of 900 MHz radiofrequency on corticosterone, emotional memory and markers of cerebral inflammation in middle-aged rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970846v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields combined with thermal environment on thermoregulatory processes in developing rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modification of the body energy balance in developing rats exposed to a radiofrequency electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970842v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic radiation combined with heat stress on sleep in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of radiofrequencies on memory and attention in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of the European Sleep Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">32. Bioelectromagnetics Society Annual Meeting (BEMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970753v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity and ecotoxicity of by-products degradation of fluorescent tracers in the karstic chalk of Normandy (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological effects of chronic exposure to high power microwaves in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Gondelle</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Caplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Guimiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Karst</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32. Bioelectromagnetics Society Annual Meeting (BEMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970586v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of chronic exposure to high power microwaves in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Hernandez</w:t>
+                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic radiation combined with heat stress on sleep in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Bioelectromagnetics Society Annual Meeting (BEMS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">20. Congress of the European Sleep Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970637v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep alterations due to radiofrequency electromagnetics radiation exposure during development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Toxicity and ecotoxicity of by-products degradation of fluorescent tracers in the karstic chalk of Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the International Pediatric Sleep Association joint Meeting with Pediatric Sleep Medicine Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Malaga, Spain. pp.275-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970735v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequencies on memory and attention in rats</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sleep alterations due to radiofrequency electromagnetics radiation exposure during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Bioelectromagnetics Society Annual Meeting (BEMS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Congress of the International Pediatric Sleep Association joint Meeting with Pediatric Sleep Medicine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970638v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of high power microwaves</w:t>
+                <w:t xml:space="preserve">Les effets sanitaires des champs électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Radiologie "L'imagerie au coeur de la prise en charge des patients" (JFR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976305v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets sanitaires des champs électromagnétiques</w:t>
+                <w:t xml:space="preserve">Biological effects of high power microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Guimiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Radiologie "L'imagerie au coeur de la prise en charge des patients" (JFR 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">25. Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970536v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of head only sub-chronic GSM exposure on spatial memory of rats</w:t>
+                <w:t xml:space="preserve">Effect of sub-chronic GSM exposure on glia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Abdelmelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress of International Radiation Protection Association "Strengthening Radiation Protection Worldwide" (IRPA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Buenos-Aires, Argentina</w:t>
+              <w:t xml:space="preserve">30. Bioelectromagnetics Society Annual Meeting (BEMS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970418v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high power microwaves on rats locomotion and cognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of head only sub-chronic GSM exposure on spatial memory of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Abdelmelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fonta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of International Radiation Protection Association "Strengthening Radiation Protection Worldwide" (IRPA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Buenos-Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970417v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of high power microwaves</w:t>
+                <w:t xml:space="preserve">Effect of high power microwaves on rats locomotion and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bourrel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Bioelectromagnetics Society Annual Meeting (BEMS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12. International Congress of International Radiation Protection Association "Strengthening Radiation Protection Worldwide" (IRPA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Buenos-Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970363v1</w:t>
+                <w:t xml:space="preserve">ineris-00970417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sub-chronic GSM exposure on glia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological effects of high power microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Guimiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Bioelectromagnetics Society Annual Meeting (BEMS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970364v1</w:t>
+                <w:t xml:space="preserve">ineris-00970363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological effects of high power microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sansiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile phone and stress biomarkers in human volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Annual Meeting of the bioelectromagnetics society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an acute 1800 MHz GSM exposure on brain actuivity and glia of rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French FR-expometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an acute and a sub-chronic 900 Mhz GSM exposure on the brain activity and behaviours of rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Effects of mineral nanoparticles on in vitro model of blood brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bourgougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European IRPA Congress on radiation protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">14. International Workshop on In Vitro Toxicology (INVITOX 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Ostend, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976291v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mineral nanoparticles on in vitro model of blood brain barrier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Effects of an acute and a sub-chronic 900 Mhz GSM exposure on the brain activity and behaviours of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Workshop on In Vitro Toxicology (INVITOX 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Ostend, Belgium</w:t>
+              <w:t xml:space="preserve">2. European IRPA Congress on radiation protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970165v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile communication systems and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 281 "Potential health implications from mobile communication systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 900 MHz mobile phone radiations on neurotransmitters system of rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics Meeting 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 900 MHz mobile phone radiations on neuronal activity of rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics Meeting 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des ondes FR 900 MHz sur l'activité neuronale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès national de radioprotection (SFRP 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GSM exposure on glia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
+                <w:t xml:space="preserve">Thermal skin damage and mobile phone use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics Meeting 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">28. General assembly of International Union Radio Science (URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, New Delhi, India. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970005v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal skin damage and mobile phone use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
+                <w:t xml:space="preserve">Effect of GSM exposure on glia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. General assembly of International Union Radio Science (URSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, New Delhi, India. pp.NC</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics Meeting 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972507v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des ondes RF 900 MHz sur la communication neuronale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès national de radioprotection (SFRP 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue equivalent solid phantom and mobile phone EMF dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics Meeting 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimétrie avec un fantôme en gel de tête humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès national de radioprotection (SFRP 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nantes, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile phone use and temporal skin heat sensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International workshop on biological effects of electromagnetic fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Kos, Greece. pp.543-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warmth sensation on the head associated with mobile phone use : electromagnetic field effects ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Bioelectromagnetics society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to radiocellullar telephones and psychomotor performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Espa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'interaction des champs électromagnétiques avec les systèmes biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès National de Radioprotection (SFRP 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Montpellier, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to radiocellullar telephones and auditory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Espa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of GSM exposure on gliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New crystal in the pineal gland : characterization and potential role in electromechano-transduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidney.B. Lang</w:t>
+                <w:t xml:space="preserve">Effects of high power 900 Mhz microwaves on neurotransmission in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hirbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. URSI General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of the Bioelectromagnetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972373v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high power 900 Mhz microwaves on neurotransmission in the rat brain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Privat</w:t>
+                <w:t xml:space="preserve">New crystal in the pineal gland : characterization and potential role in electromechano-transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney.B. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the Bioelectromagnetics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Québec, Canada</w:t>
+              <w:t xml:space="preserve">27. URSI General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969801v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine du travail et champs électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congrès national de Radioprotection (SFRP 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency EMF and central nervous system (CNS) : effects of microwaves on neurotransmitters and their receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hirbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les téléphones mobiles, leurs stations de base et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dixsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcem Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congrès national de Radioprotection (SFRP 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23428,462 +23440,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on electroencephalogram power spectrum in sleeping preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Sleep Research Society Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447554v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Sleep Research Society Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447383v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23902,51 +23914,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Academy of Paediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23956,117 +23968,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des travailleurs aux risques dûs aux champs électromagnétiques. Guide d'évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRS. Paris, 35 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24076,370 +24088,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’induction, les CPL et les fréquences intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERRIN, A.; SOUQUES, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs électromagnétiques, environnement et santé. 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.85-99, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03230639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other relevant data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-ionizing radiation, part 2 : Radiofrequency electromagnetic fields, Volume 102</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IARC. Lyon, pp.285-404, 2013, IARC MONOGRAPHS ON THE EVALUATION OF CARCINOGENIC RISKS TO HUMANS,59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction and Intermediate Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERRIN, A. ; SOUQUES, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Fields, Environment and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer. Paris, pp.51-61, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'induction et les fréquences intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERRIN, A. ; SOUQUES, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs électromagnétiques, environnement et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer. Paris, pp.57-67, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId498"/>
+      <w:footerReference w:type="default" r:id="rId499"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24507,51 +24519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7061604"/>
+    <w:nsid w:val="7FD9BC57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24738,51 +24750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-de-seze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7978-798X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092084249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1894-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Mai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Seze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Huss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dongus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aminzadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bossche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106711" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22350" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105785" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03078756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Chobineh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62789-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poutriquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2913309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Agneessens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0691-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010272" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJCBSGNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.1995" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03550514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Green" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coggon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gowland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000654" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1266-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXFR7R53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hode" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.03.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Juutilainen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paivi Heikkinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Miyakoshi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Rongen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2010.481584" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Grosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauby-Secretan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Ghissassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(11)70147-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z4HCT0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abdelmelek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553000903567946" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaeve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juutilainen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lagroye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miyakoshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.10.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5NCP5SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Rongen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Croft" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937400903458940" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cardis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0922.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.05.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ2427FX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2008.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQCDNGTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802530599" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahlbom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridges" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hillert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.02.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX1J39FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Piotrowski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2007.05.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BWF1GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963005v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jeannes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faucon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liegois-Chauvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-886P4T1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.06.069" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q3KXJZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmountacer-Billah Elabbassi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billiard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20053" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK78KLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnefont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Privat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.07.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM7MTWX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962860v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pina" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malzac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-299X(02)00206-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65ZGL0Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962846v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayoub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X0101000502" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LVXSNBRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montpeyroux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(01)02599-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7FBP2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899792v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501280v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Seze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc MAI" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229553v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Eeftens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Marchand-Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229554v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229538v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Migault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Person" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229537v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Griffon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauquelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1197" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thielens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Torre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agneessens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853534v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853092v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853091v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854261v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-103951.53" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852987v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855525v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vacquier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855524v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852368v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855526v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855470v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971179v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971025v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970997v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970995v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976314v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976313v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971015v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caplier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Guimiot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hernandez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970992v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970993v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971051v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973657v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970873v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970845v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970840v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barthelemy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mouchard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puigsegur" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970843v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970846v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970842v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970753v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970586v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gondelle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_42" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970637v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970735v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970638v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976305v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970536v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970418v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970417v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970363v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourrel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970364v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970209v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sansiquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970247v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970227v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976291v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970165v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bourgougnon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970145v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970003v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970004v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romanini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970005v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972507v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970002v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970000v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969999v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972473v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969929v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969880v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969839v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969882v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Artaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969879v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972373v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baconnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney.B. Lang" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969801v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972357v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969772v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubineau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bardou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dixsaut" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcem Goldberg" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969553v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courtin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230639v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Souques" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969465v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969450v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969425v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-de-seze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7978-798X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092084249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1894-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Mai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Seze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Huss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dongus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aminzadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van den Bossche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03500990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poutriquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Migault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orazio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105785" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03078756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Chobineh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17155339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62789-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lienard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Kone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2913309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Agneessens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0691-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.12.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJCBSGNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18010272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.1995" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03550514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Green" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coggon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gowland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000654" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1266-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXFR7R53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouji" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2012.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Juutilainen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paivi Heikkinen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Miyakoshi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Rongen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2010.481584" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Grosse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauby-Secretan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Ghissassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(11)70147-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z4HCT0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abdelmelek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553000903567946" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaeve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juutilainen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lagroye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miyakoshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.10.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5NCP5SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cardis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moissonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.07.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVFD43CL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Rongen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Croft" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937400903458940" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahlbom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bridges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hillert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX1J39FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802530599" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869198v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0922.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.05.019" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ2427FX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2008.03.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQCDNGTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963085v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Piotrowski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2007.05.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87BWF1GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963005v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962961v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Jeannes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faucon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liegois-Chauvel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20107" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-886P4T1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmountacer-Billah Elabbassi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962963v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.06.069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q3KXJZ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Espa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billiard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK78KLJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962918v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnefont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Privat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vignon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.07.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM7MTWX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malzac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962842v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-299X(02)00206-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65ZGL0Q6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayoub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X0101000502" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LVXSNBRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montpeyroux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(01)02599-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7FBP2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899792v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447106v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene de Seze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899866v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc MAI" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899855v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229548v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Eeftens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229557v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229560v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Marchand-Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229538v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Migault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229535v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229537v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Griffon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauquelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Person" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853192v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853210v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229541v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1197" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853534v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853092v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853102v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thielens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Torre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agneessens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bossche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854261v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-103951.53" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852987v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852851v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Vacquier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852367v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852368v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855524v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coureau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971216v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971179v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976314v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976313v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971025v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970997v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970995v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971015v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caplier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Guimiot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hernandez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970992v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970993v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971051v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973657v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970842v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970840v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barthelemy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mouchard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puigsegur" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970873v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970845v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970843v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970846v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970638v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970637v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970753v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970586v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gondelle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_42" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970735v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970536v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976305v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970364v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970418v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970417v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourrel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970209v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sansiquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970247v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970210v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970227v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970165v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bourgougnon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976291v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970145v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970003v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romanini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970001v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972507v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970005v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970002v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970000v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969999v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972473v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969929v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969880v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Martin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969839v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969882v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Artaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969879v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969801v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972373v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baconnier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney.B. Lang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972357v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969772v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969788v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubineau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bardou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dixsaut" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcem Goldberg" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969553v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courtin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230639v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Souques" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969465v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969450v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969425v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>