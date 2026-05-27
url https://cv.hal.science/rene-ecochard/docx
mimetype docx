--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1831,295 +1831,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the number of probable new SARS-CoV-2 infections among tested subjects from the number of confirmed cases</w:t>
+                <w:t xml:space="preserve">Diversité de la qualité de recueil des données dans un registre : proposition d’une démarche d’analyse et application au registre REIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. M. Diarra</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Wimba</w:t>
+                <w:t xml:space="preserve">Fabien Duthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. B. Katchunga</w:t>
+                <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bengehya</w:t>
+                <w:t xml:space="preserve">Lucile Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Miganda</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.272. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.155-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02077-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382523v1</w:t>
+                <w:t xml:space="preserve">hal-04176534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la qualité de recueil des données dans un registre : proposition d’une démarche d’analyse et application au registre REIN</w:t>
+                <w:t xml:space="preserve">Estimating the number of probable new SARS-CoV-2 infections among tested subjects from the number of confirmed cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Y. M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duthe</w:t>
+                <w:t xml:space="preserve">P. M. Wimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Boyer</w:t>
+                <w:t xml:space="preserve">P. B. Katchunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mercadal</w:t>
+                <w:t xml:space="preserve">J Bengehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">B Miganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.155-170. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02077-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176534v1</w:t>
+                <w:t xml:space="preserve">hal-04382523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Steroid Hormone Profile and Premenstrual Syndrome in Women Consulting for Infertility or Recurrent Miscarriage</w:t>
               </w:r>
@@ -2631,295 +2631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive analysis of the relationship between progesterone and basal body temperature across the menstrual cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Iwaz</w:t>
+                <w:t xml:space="preserve">Dialysis-network variability in home dialysis use not explained by patient characteristics: a national registry-based cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caillette Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2022.108964⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (10), pp.1962-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626092v1</w:t>
+                <w:t xml:space="preserve">hal-04176578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialysis-network variability in home dialysis use not explained by patient characteristics: a national registry-based cohort study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">Descriptive analysis of the relationship between progesterone and basal body temperature across the menstrual cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (10), pp.1962-1973. </w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (10), pp.108964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2022.108964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176578v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaying testicular sperm extraction in 47,XXY Klinefelter patients does not impair the sperm retrieval rate, and AMH levels are higher when TESE is positive</w:t>
               </w:r>
@@ -3039,51 +3039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional representation of the network organisation of dialysis activities in France: A novel level for assessing quality of care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,51 +3091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), pp.e0276068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3297,563 +3297,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s dissatisfaction with inappropriate behavior by health care workers during childbirth care in France: A survey study</w:t>
+                <w:t xml:space="preserve">Reference values for the external genitalia of full-term and pre-term female neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Sarah Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Huissoud</w:t>
+                <w:t xml:space="preserve">Kim-An Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Ecochard</w:t>
+                <w:t xml:space="preserve">Franck Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René‐charles Rudigoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Cortet</w:t>
+                <w:t xml:space="preserve">Malika Baya Prudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Plotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/birt.12542⟩</w:t>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (1), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2019-318090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177976v1</w:t>
+                <w:t xml:space="preserve">hal-04549678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference values for the external genitalia of full-term and pre-term female neonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women’s dissatisfaction with inappropriate behavior by health care workers during childbirth care in France: A survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Castets</w:t>
+                <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-An Nguyen</w:t>
+                <w:t xml:space="preserve">Rene Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Plaisant</w:t>
+                <w:t xml:space="preserve">René‐charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Baya Prudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (1), pp.39-44. </w:t>
+              <w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), pp.328-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2019-318090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/birt.12542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549678v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of the humoral antibody response after Ebola virus disease in Guinea: a 60-month observational prospective cohort study</w:t>
+                <w:t xml:space="preserve">Le vécu de la prise en charge en salle de naissance : une étude qualitative comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Saliou Kalifa Diallo</w:t>
+                <w:t xml:space="preserve">C. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
+                <w:t xml:space="preserve">M. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
+                <w:t xml:space="preserve">F. Gonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thaurignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(21)00170-1⟩</w:t>
+              <w:t xml:space="preserve">Périnatalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2021-0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626063v1</w:t>
+                <w:t xml:space="preserve">hal-04178423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu de la prise en charge en salle de naissance : une étude qualitative comparative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal evolution of the humoral antibody response after Ebola virus disease in Guinea: a 60-month observational prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Saliou Kalifa Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Devos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cortet</w:t>
+                <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gonnaud</w:t>
+                <w:t xml:space="preserve">Guillaume Thaurignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ecochard</w:t>
+                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Périnatalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.142-149. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (12), pp.e676-e684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rmp-2021-0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(21)00170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178423v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Recovery after Robot-Assisted Partial Nephrectomy for Cancer: Is it Better for Patients to Have a Quick Discharge?</w:t>
               </w:r>
@@ -3973,103 +3973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding long-term evolution and predictors of sequelae of Ebola virus disease survivors in Guinea : a 48-month prospective, longitudinal cohort study (PostEboGui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Kalifa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécé Kpamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 73 (12), pp.2166-2174. </w:t>
@@ -4101,650 +4101,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age and care organization on sources of variation in kidney transplant waiting-list registration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectory clustering using mixed classification models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16694⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (15), pp.3425-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.8975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248208v1</w:t>
+                <w:t xml:space="preserve">hal-04384357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory clustering using mixed classification models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The COVID-19 pandemic is deepening the health crisis in South Kivu, Democratic Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient Wimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bengehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bianga Katchunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphine Lugwarha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.8975⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.716-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384357v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COVID-19 pandemic is deepening the health crisis in South Kivu, Democratic Republic of Congo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patient Wimba</w:t>
+                <w:t xml:space="preserve">Effect of age and care organization on sources of variation in kidney transplant waiting-list registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Bengehya</w:t>
+                <w:t xml:space="preserve">M Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bianga Katchunga</w:t>
+                <w:t xml:space="preserve">C Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séraphine Lugwarha</w:t>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.716-720. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (11), pp.3608-3617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176630v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the dialysate acid component on haemodialysis mortality rates</w:t>
+                <w:t xml:space="preserve">Potential lethal outbreak of coronavirus disease (COVID-19) among the elderly in retirement homes and long-term facilities, France, March 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Couchoud</w:t>
+                <w:t xml:space="preserve">Jean-François Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hannedouche</w:t>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bauwens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (7), pp.1244-1249. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.15.2000448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573037v1</w:t>
+                <w:t xml:space="preserve">inserm-02559367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential lethal outbreak of coronavirus disease (COVID-19) among the elderly in retirement homes and long-term facilities, France, March 2020</w:t>
+                <w:t xml:space="preserve">Impact of the dialysate acid component on haemodialysis mortality rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Etard</w:t>
+                <w:t xml:space="preserve">Cecile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">Thierry Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (15), </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (7), pp.1244-1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.15.2000448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02559367v1</w:t>
+                <w:t xml:space="preserve">hal-03573037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug prescription goals in primary care: a cross-sectional study</w:t>
               </w:r>
@@ -5526,51 +5526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Mijiriro Wimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aimé Bazeboso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bianga Katchunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tshilolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,291 +5628,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal light pollution and clinical signs of ovulation disorders</w:t>
+                <w:t xml:space="preserve">Relative prognostic impact of nutrition, anaemia, bone metabolism and cardiovascular comorbidities in elderly haemodialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garmier-Billard</w:t>
+                <w:t xml:space="preserve">C. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Defelice</w:t>
+                <w:t xml:space="preserve">J. L. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Soler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. B. Drueke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15761/TiM.1000193⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.848--858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139063v1</w:t>
+                <w:t xml:space="preserve">hal-02195185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative prognostic impact of nutrition, anaemia, bone metabolism and cardiovascular comorbidities in elderly haemodialysis patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nocturnal light pollution and clinical signs of ovulation disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Bouchet</w:t>
+                <w:t xml:space="preserve">Marie Garmier-Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Daugas</w:t>
+                <w:t xml:space="preserve">Joy Defelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. B. Drueke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (5), pp.848--858. </w:t>
+              <w:t xml:space="preserve">Trends in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.651-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15761/TiM.1000193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195185v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-assisted Partial Nephrectomy: Is Routine Urinary Catheterization Still Mandatory in the Era of Enhanced Recovery?</w:t>
               </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6312,103 +6312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of infection among asymptomatic and paucisymptomatic contact persons exposed to Ebola virus in Guinea: a retrospective, cross-sectional observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Kalifa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thaurignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.308-316. </w:t>
@@ -7482,412 +7482,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Muscle Strength and Mass Is Associated With the Accelerated Decline of Bone Microarchitecture at the Distal Radius in Older Men: the Prospective STRAMBO Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal Predictors of Abnormal Luteal Phases in Normally Cycling Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">Saman Abdulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Szulc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phil Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (9), pp.1630-1640. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (28), pp.4155-4166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626239v1</w:t>
+                <w:t xml:space="preserve">hal-04626232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal Predictors of Abnormal Luteal Phases in Normally Cycling Women</w:t>
+                <w:t xml:space="preserve">Association between Peripheral Leptin and Adiponectin Levels and Cognitive Decline in Patients with Neurocognitive Disorders ≥65 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saman Abdulla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rene Leiva</w:t>
+                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Boyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Iwaz</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (28), pp.4155-4166. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (3), pp.1255-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626232v1</w:t>
+                <w:t xml:space="preserve">hal-04549681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Peripheral Leptin and Adiponectin Levels and Cognitive Decline in Patients with Neurocognitive Disorders ≥65 Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Muscle Strength and Mass Is Associated With the Accelerated Decline of Bone Microarchitecture at the Distal Radius in Older Men: the Prospective STRAMBO Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gilbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Blond</w:t>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pawel Szulc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (3), pp.1255-1264. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (9), pp.1630-1640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-180533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549681v1</w:t>
+                <w:t xml:space="preserve">hal-04626239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving survival in end-stage renal disease: A case study</w:t>
               </w:r>
@@ -7925,51 +7925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (12), pp.3579-3590. </w:t>
@@ -8477,429 +8477,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative classification to mixture modeling for longitudinal counts or binary measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Restricted mean survival time over 15 years for patients starting renal replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olayidé Boussari</w:t>
+                <w:t xml:space="preserve">Emmanuel Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bastard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (1), pp.453-470. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (Suppl.2), pp.ii60-ii67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280214549040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfw386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179711v1</w:t>
+                <w:t xml:space="preserve">hal-01897575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating HIV Incidence Using a Cross-Sectional Survey: Comparison of Three Approaches in a Hyperendemic Setting, Ndhiwa Subcounty, Kenya, 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative classification to mixture modeling for longitudinal counts or binary measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blaizot</w:t>
+                <w:t xml:space="preserve">Olayidé Boussari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea A. Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Maman</w:t>
+                <w:t xml:space="preserve">Mathieu Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2016.0123⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.453-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280214549040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049664v1</w:t>
+                <w:t xml:space="preserve">hal-04179711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted mean survival time over 15 years for patients starting renal replacement therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mad-Hélénie Elsensohn</w:t>
+                <w:t xml:space="preserve">Estimating HIV Incidence Using a Cross-Sectional Survey: Comparison of Three Approaches in a Hyperendemic Setting, Ndhiwa Subcounty, Kenya, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Zeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Villar</w:t>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">David Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (Suppl.2), pp.ii60-ii67. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.472-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfw386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/AID.2016.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897575v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Ebola RNA Persistence in Semen: A Report From the Postebogui Cohort in Guinea</w:t>
               </w:r>
@@ -8911,64 +8911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Kabinet Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9147,844 +9147,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the incidence of hepatitis B virus infection and immunization rates in a large French cohort born between 1960 and 1994</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and predicting the long-term effects of various strategies and objectives of varicella-zoster vaccination campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ramière</w:t>
+                <w:t xml:space="preserve">H. Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roche</w:t>
+                <w:t xml:space="preserve">M.L. Kurzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scholtès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.927-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1183483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911051v1</w:t>
+                <w:t xml:space="preserve">hal-02049885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of multiple interventions on HIV incidence in a hyperendemic region in Western Kenya: a modelling study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of Ebola virus disease in a french acute care setting: a simulation study based on documented inter-individual contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette von Raesfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1520-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016386v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of Conners Parent Rating Scale Revised, Short Version: Factorial Structure and Reliability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bader</w:t>
+                <w:t xml:space="preserve">kmlShape: An Efficient Method to Cluster Longitudinal Data (Time-Series) According to Their Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Benghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Tarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0706743716635549⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012364v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and predicting the long-term effects of various strategies and objectives of varicella-zoster vaccination campaigns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+                <w:t xml:space="preserve">Evolution of the incidence of hepatitis B virus infection and immunization rates in a large French cohort born between 1960 and 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scholtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bricout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Iwaz</w:t>
+                <w:t xml:space="preserve">J. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1183483⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (10), pp.889.e1-889.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049885v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Ebola virus disease in a french acute care setting: a simulation study based on documented inter-individual contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">Potential impact of multiple interventions on HIV incidence in a hyperendemic region in Western Kenya: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosette von Raesfeldt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kirubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36301⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911047v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kmlShape: An Efficient Method to Cluster Longitudinal Data (Time-Series) According to Their Shapes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the French Version of Conners Parent Rating Scale Revised, Short Version: Factorial Structure and Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Tarak</w:t>
+                <w:t xml:space="preserve">P. Fumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+                <w:t xml:space="preserve">M. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.236-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0706743716635549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467694v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza vaccine effectiveness among healthcare workers in comparison to hospitalized patients: A 2004-2009 case-test, negative-control, prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10074,51 +10074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic Value of Serum Albumin Changes Over Time in Elderly Adults Undergoing Hemodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,51 +10234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10319,546 +10319,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of observable and unobservable exposure on the patient's risk of acquiring influenza-like illness at hospital</w:t>
+                <w:t xml:space="preserve">A graphical method to assess distribution assumption in group-based trajectory models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payet</w:t>
+                <w:t xml:space="preserve">M. H. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Voirin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">A. Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268816000145⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.968-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280213475643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053623v1</w:t>
+                <w:t xml:space="preserve">hal-02012358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphical method to assess distribution assumption in group-based trajectory models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Estimating the parameters of multi-state models with time-dependent covariates through likelihood decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bastard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Genolini</w:t>
+                <w:t xml:space="preserve">A. Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280213475643⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012358v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the parameters of multi-state models with time-dependent covariates through likelihood decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Évaluation médico-économique des stratégies de prise en charge de l’insuffisance rénale chronique terminale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al. Couillerot-Peyrondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sambuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Couchoud</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2015.11.016⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016400v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation médico-économique des stratégies de prise en charge de l’insuffisance rénale chronique terminale en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of observable and unobservable exposure on the patient's risk of acquiring influenza-like illness at hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sambuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dantony</w:t>
+                <w:t xml:space="preserve">C. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mh. Elsensohn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.104-115. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.2025-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268816000145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016383v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxidative stress biomarkers on cognitive decline</w:t>
               </w:r>
@@ -10978,90 +10978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impact of a modification of the treatment trajectories of patients with end-stage renal disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labeeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11419,64 +11419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.10. </w:t>
@@ -11514,103 +11514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using repeated-prevalence data in multi-state modeling of renal replacement therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.1278-1290</w:t>
@@ -12006,103 +12006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Short-Term Prediction of the Course of the HIV Epidemic Using Demographic and Health Survey Methodology-Like Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kirubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130387. </w:t>
@@ -12166,51 +12166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (7), pp.851-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12369,64 +12369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of BMI Variations on Survival in Elderly Hemodialysis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12497,416 +12497,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive parameters of accelerated muscle loss in men-MINOS study</w:t>
+                <w:t xml:space="preserve">Antimicrobial-Related Severe Adverse Events during Treatment of Bone and Joint Infection Due to Methicillin-Susceptible Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Renoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">Florent Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marchand</w:t>
+                <w:t xml:space="preserve">Judith Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chapurlat</w:t>
+                <w:t xml:space="preserve">Anissa Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Szulc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (2), pp. 746-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02032-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045100v1</w:t>
+                <w:t xml:space="preserve">hal-01823789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Detection of Gastric Insufflation Related to Facemask Pressure-controlled Ventilation Using Ultrasonography of the Antrum and Epigastric Auscultation in Nonparalyzed Patients. A Prospective, Randomized, Double-blind Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive parameters of accelerated muscle loss in men-MINOS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Augris</w:t>
+                <w:t xml:space="preserve">A. Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boselli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szulc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American journal of medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.554-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072971v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial-Related Severe Adverse Events during Treatment of Bone and Joint Infection Due to Methicillin-Susceptible Staphylococcus aureus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Detection of Gastric Insufflation Related to Facemask Pressure-controlled Ventilation Using Ultrasonography of the Antrum and Epigastric Auscultation in Nonparalyzed Patients. A Prospective, Randomized, Double-blind Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Karsenty</w:t>
+                <w:t xml:space="preserve">L. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Bouaziz</w:t>
+                <w:t xml:space="preserve">Ml. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ader</w:t>
+                <w:t xml:space="preserve">C. Augris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tod</w:t>
+                <w:t xml:space="preserve">E. Boselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (2), pp. 746-755. </w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.326-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02032-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823789v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic treatment of severe duodenal polyposis as an alternative to surgery for patients with familial adenomatous polyposis</w:t>
               </w:r>
@@ -12931,51 +12931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Napoleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lepilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13151,64 +13151,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of hospital outbreaks of influenza-like illness based on excess of incidence rates compared to the community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13721,51 +13721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108, pp.237-43. </w:t>
@@ -13950,51 +13950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-demographic and behavioral determinants of hepatitis B vaccination and infection in pregnant women on Mayotte Island, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14230,77 +14230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess risk of death increases with time from first dialysis for patients on the waiting list: implications for renal allograft allocation policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephron Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 124, pp.99--105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14953,51 +14953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women experience a better long-term immune recovery and a better survival on HAART in Lao People\textquoterights Democratic Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soulinphumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15087,90 +15087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling treatment trajectories to optimize the organization of renal replacement therapy and public health decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15243,51 +15243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15360,51 +15360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vuillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15490,51 +15490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15610,51 +15610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-level viremia is associated with non-B subtypes in patients infected with HIV with virological success following HAART introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15884,980 +15884,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Methods to Correct Survival Estimates and Survival Regression Analysis on a Large HIV African Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Totally implantable central venous access port infections in patients with digestive cancer: incidence and risk factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Henriques</w:t>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
+                <w:t xml:space="preserve">Philippe Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mcguire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Iwaz</w:t>
+                <w:t xml:space="preserve">Denis Péré-Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (10), pp.935-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2012.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031706⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697952v1</w:t>
+                <w:t xml:space="preserve">hal-00965810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Change in NT-proBNP Level: An Important Risk Predictor of Cardiovascular Congestion in Haemodialysis Patients</w:t>
+                <w:t xml:space="preserve">Virtual reality exposure therapy versus cognitive behavior therapy for panic disorder with agoraphobia: a randomized comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pastural-Thaunat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">A. Pelissolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boumendjel</w:t>
+                <w:t xml:space="preserve">M. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Abdullah</w:t>
+                <w:t xml:space="preserve">G. Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cardozo</w:t>
+                <w:t xml:space="preserve">S. Nan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephron Extra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of CyberTherapy &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.35-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282743v1</w:t>
+                <w:t xml:space="preserve">hal-02282757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farnesoid X Receptor Targeting for Hepatitis C: Study Protocol for a Proof-of-concept Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Scholtes</w:t>
+                <w:t xml:space="preserve">Comparison of Methods to Correct Survival Estimates and Survival Regression Analysis on a Large HIV African Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Andre</w:t>
+                <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Trepo</w:t>
+                <w:t xml:space="preserve">M. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Remontet</w:t>
+                <w:t xml:space="preserve">E. Szumilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie/2012058⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02278582v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Totally implantable central venous access port infections in patients with digestive cancer: incidence and risk factors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+                <w:t xml:space="preserve">Farnesoid X Receptor Targeting for Hepatitis C: Study Protocol for a Proof-of-concept Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
+                <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Péré-Vergé</w:t>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.423--427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2012058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2012.01.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965810v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality exposure therapy versus cognitive behavior therapy for panic disorder with agoraphobia: a randomized comparison study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative Change in NT-proBNP Level: An Important Risk Predictor of Cardiovascular Congestion in Haemodialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastural-Thaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelissolo</w:t>
+                <w:t xml:space="preserve">N. Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaoui</w:t>
+                <w:t xml:space="preserve">E. Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aguayo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Roche</w:t>
+                <w:t xml:space="preserve">C. Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CyberTherapy &amp; Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephron Extra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.311-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000343897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282757v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in Immune Reconstitution: A Multicentric Cohort Analysis in Sub-Saharan Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the early reduction of cyclosporine on renal function in heart transplant patients: a French randomised controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinoges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mcguire</w:t>
+                <w:t xml:space="preserve">Pascale Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031078⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-13-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698038v1</w:t>
+                <w:t xml:space="preserve">inserm-00769687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the early reduction of cyclosporine on renal function in heart transplant patients: a French randomised controlled trial.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Redonnet</w:t>
+                <w:t xml:space="preserve">Gender Differences in Immune Reconstitution: A Multicentric Cohort Analysis in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lelong</w:t>
+                <w:t xml:space="preserve">L. Pinoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.231. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1745-6215-13-231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00769687v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Relaparotomy After Simultaneous Pancreas-Kidney Transplantation</w:t>
               </w:r>
@@ -16977,77 +16977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for measuring gender disparity in access to renal transplantation waiting lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17133,51 +17133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boussari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17241,103 +17241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to antiretroviral therapy: improved survival associated with CD4 above 500cells/ml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Szumilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.1393--1398. </w:t>
@@ -17971,51 +17971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hemodialysis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15(1), pp.23-29</w:t>
@@ -18044,77 +18044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplicative hazard regression model to assess the risk of disease transmission at hospital during community epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18182,51 +18182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do French GPs consider participating in primary care research: the DRIM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18303,64 +18303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Influenza-Like Illness in an Acute Health Care Setting During Community Influenza Epidemics in 2004-2005 2005-2006 and 2006-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18437,90 +18437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity Associated with Stavudine Dose Reduction from 40 to 30 mg in First-Line Antiretroviral Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pujades-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinoges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18556,325 +18556,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des modèles d'évolution des incidences : implication en cancérogenèse ?</w:t>
+                <w:t xml:space="preserve">HIV-1 Load Comparison Using Four Commercial Real-Time Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Buiret</w:t>
+                <w:t xml:space="preserve">T. Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Launoy</w:t>
+                <w:t xml:space="preserve">A. Signori-Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Remontet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Iwaz</w:t>
+                <w:t xml:space="preserve">H. Saoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28, pp.41-50. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.292-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2010.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01688-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303178v1</w:t>
+                <w:t xml:space="preserve">hal-02303187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Load Comparison Using Four Commercial Real-Time Assays</w:t>
+                <w:t xml:space="preserve">Diversité des modèles d'évolution des incidences : implication en cancérogenèse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bourlet</w:t>
+                <w:t xml:space="preserve">G. Buiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Signori-Schmuck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Icard</w:t>
+                <w:t xml:space="preserve">G. Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Saoudin</w:t>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49, pp.292-297. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01688-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303187v1</w:t>
+                <w:t xml:space="preserve">hal-02303178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Long-Term Adherence to Highly Active Antiretroviral Therapy in Senegal Using Latent Class Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbk Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18994,51 +18994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.319-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19057,640 +19057,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting related cases of bloodstream infections using time-interval distribution modelling</w:t>
+                <w:t xml:space="preserve">Relationship between haemagglutinationinhibiting antibody titres and clinical protection against influenza: development and application of a bayesian random-effects model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Charvat</w:t>
+                <w:t xml:space="preserve">L. Coudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ayzac</w:t>
+                <w:t xml:space="preserve">F. Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Girard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Megas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74(3), pp.250-257</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10(18), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539529v1</w:t>
+                <w:t xml:space="preserve">hal-00539525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between haemagglutinationinhibiting antibody titres and clinical protection against influenza: development and application of a bayesian random-effects model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic Rejection Triggers the Devolopment of an aggressive intragraft immune response through recapitulation of Lymphoïd Organogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coudeville</w:t>
+                <w:t xml:space="preserve">N. Patey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bailleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Riche</w:t>
+                <w:t xml:space="preserve">G. Caligiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Megas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Andre</w:t>
+                <w:t xml:space="preserve">C. Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mamani-Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10(18), pp.1-11</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, --, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539525v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Rejection Triggers the Devolopment of an aggressive intragraft immune response through recapitulation of Lymphoïd Organogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Thaunat</w:t>
+                <w:t xml:space="preserve">Self-Perception of Quality of Life by Adolescents with Neuromuscular Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vuillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Patey</w:t>
+                <w:t xml:space="preserve">I. Hodgkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Caligiuri</w:t>
+                <w:t xml:space="preserve">A. Bissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gautreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mamani-Matsuda</w:t>
+                <w:t xml:space="preserve">A.M. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, --, pp.1-13</w:t>
+              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.70-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539249v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Perception of Quality of Life by Adolescents with Neuromuscular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vuillerot</w:t>
+                <w:t xml:space="preserve">Adherence to antiretroviral therapy virological response and time to resistance in the Dakar cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hodgkinson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Degruttola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.14-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.3779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539250v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to antiretroviral therapy virological response and time to resistance in the Dakar cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting related cases of bloodstream infections using time-interval distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tournoud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">L. Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Degruttola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74(3), pp.250-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539248v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and determinants of new AIDS-defining illnesses after HAART initiation in a Senegalese cohort</w:t>
               </w:r>
@@ -19944,51 +19944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrospective multicenter study of the tolerance of induction chemotherapy with docetaxel cisplatin and 5-fluorouracil followed by radiotherapy with concomitant cetuximab in 46 cases of squamous celle carcinoma of the head and neck.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20082,77 +20082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and specific detection of moderate long-term changes in occupational blood exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20241,51 +20241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Jusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20343,277 +20343,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling CD4+ Cell Count Increase Over a Six-Year Period in HIV-1–Infected Patients on Highly Active Antiretroviral Therapy in Senegal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographical variations in hip fracture risk for women: strong effects hidden in standardised ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fn. Guèye</w:t>
+                <w:t xml:space="preserve">S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80 (6), pp.1047-1053</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.371-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539320v1</w:t>
+                <w:t xml:space="preserve">hal-00428379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in hip fracture risk for women: strong effects hidden in standardised ratios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Colin</w:t>
+                <w:t xml:space="preserve">Modeling CD4+ Cell Count Increase Over a Six-Year Period in HIV-1–Infected Patients on Highly Active Antiretroviral Therapy in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Beaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Delmas</w:t>
+                <w:t xml:space="preserve">Fn. Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.371-377</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (6), pp.1047-1053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428379v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal outcomes after elective delivery management of preterm premature rupture of the membranes before 34 weeks' gestation (DOMINOS study)</w:t>
               </w:r>
@@ -20651,51 +20651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 143(1), pp.18-23</w:t>
@@ -20737,51 +20737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Comparison between IL-17A- and IL-17F- Induced Effects in Human Rheumatoid Arthritis Synoviocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zrioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20862,51 +20862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implant intraoculaire et chirurgie de la cataracte: comparaison de l’adhésion bactérienne et du risque d’endophtalmie selon le biomatériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20983,51 +20983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor affecting the adherence to an antenatal screening programme : an experience with toxopoplasmosis sreenning in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21134,51 +21134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lanteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21220,77 +21220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural equations to model relationships between pulmonary function fatty acids and oxidation in cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21339,273 +21339,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cell culture RNA extraction and reverse transcription to the measurement error in quantitative reverse transcription polymerase chain reaction-based gene expression quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implant intraoculaire et chirurgie de la cataracte: comparaison de l'adhésion bactérienne et du risque d'endophtalmie selon le biomatériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-D. Combes</w:t>
+                <w:t xml:space="preserve">D. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grelier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 393(1), pp.29-35</w:t>
+              <w:t xml:space="preserve">Jounal français d'ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.515-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539350v1</w:t>
+                <w:t xml:space="preserve">hal-02307187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implant intraoculaire et chirurgie de la cataracte: comparaison de l'adhésion bactérienne et du risque d'endophtalmie selon le biomatériau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Ecochard</w:t>
+                <w:t xml:space="preserve">Contribution of cell culture RNA extraction and reverse transcription to the measurement error in quantitative reverse transcription polymerase chain reaction-based gene expression quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Frenay</w:t>
+                <w:t xml:space="preserve">M. Laversanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kodjikian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounal français d'ophtalmologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32, pp.515-528</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 393(1), pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307187v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebrospinal fluid detection of enterovirus genome in ALS: A study of 242 patients and 354 controls</w:t>
               </w:r>
@@ -21975,64 +21975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting the adherence to an antenatal screening programme : an experience with toxopoplasmosis sreenning in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22094,597 +22094,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence and kinetics of biofilm formation of Staphylococcus epidermidis to different types of intraocular lenses under dynamic flow conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Diversity of risk of mother-to-child HIV-1 transmission according to feeding practices CD4 cell count and haemoglobin concentration in a South African cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Casoli</w:t>
+                <w:t xml:space="preserve">L. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Freney</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Coutsoudis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cataract and Refractive Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34(1), pp.153-158</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.310-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428289v1</w:t>
+                <w:t xml:space="preserve">hal-00428152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion Time Models with Time-Changing Exposure and Heterogeneity: Application to Infectious Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Adherence and kinetics of biofilm formation of Staphylococcus epidermidis to different types of intraocular lenses under dynamic flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.1-13</w:t>
+              <w:t xml:space="preserve">Journal of Cataract and Refractive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34(1), pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428125v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of risk of mother-to-child HIV-1 transmission according to feeding practices CD4 cell count and haemoglobin concentration in a South African cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId729" w:history="1">
+                <w:t xml:space="preserve">Promotion Time Models with Time-Changing Exposure and Heterogeneity: Application to Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Coutsoudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.310-318</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428152v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the duration of the latency period after preterm premature rupture of the membranes according to maternal and pregnancy characteristics: DOMINOS study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artefact-free trends in breast cancer incidence over two decades in a whole French Département.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17(6), pp.580-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2008.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428287v1</w:t>
+                <w:t xml:space="preserve">inserm-00338933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefact-free trends in breast cancer incidence over two decades in a whole French Département.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the duration of the latency period after preterm premature rupture of the membranes according to maternal and pregnancy characteristics: DOMINOS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Breast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139(2), pp.157-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.breast.2008.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00338933v1</w:t>
+                <w:t xml:space="preserve">hal-00428287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel model to assess sources of variation in follicular growth close to the time of ovulation in women with normal fertility: a multicenter observational study</w:t>
               </w:r>
@@ -22696,51 +22696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.T. Mikolajczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Stanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6(61), pp.S46-S47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22890,77 +22890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificities of the methodology of survival analysis in dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labeeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23041,77 +23041,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abbas-Chorfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24(2), pp.2239-2244</w:t>
@@ -23166,51 +23166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Beaudrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23405,428 +23405,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 84-month follow up of adherence to HAART in a cohort of adult Senegalese patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Lanièce</w:t>
+                <w:t xml:space="preserve">Application of the promotion time cure model with time-changing exposure to the study of HIV/AIDS and other infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mame</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.1191-1198</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.1008-1021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434596v1</w:t>
+                <w:t xml:space="preserve">hal-00434735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the promotion time cure model with time-changing exposure to the study of HIV/AIDS and other infectious diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tournoud</w:t>
+                <w:t xml:space="preserve">Nine-year downward trends in surgical site infection rate in southeast France (1995-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Couris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Écochard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Caillat-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.1008-1021</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434735v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-year downward trends in surgical site infection rate in southeast France (1995-2003)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 84-month follow up of adherence to HAART in a cohort of adult Senegalese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lanièce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Couris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Ecochard</w:t>
+                <w:t xml:space="preserve">B. Mame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Metzger</w:t>
+                <w:t xml:space="preserve">F. Koita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caillat-Vallet</w:t>
+                <w:t xml:space="preserve">V. Cilote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67, pp.127-134</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.1191-1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434583v1</w:t>
+                <w:t xml:space="preserve">hal-00434596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du matériel de sécurité sur les accidents d`exposition au sang aux Hospices Civils de Lyon : intérêt d`un système d`arlerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23862,540 +23862,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma fatty acids and lipid hydroperoxides increase after antibiotic therapy in cystic fibrosis</w:t>
+                <w:t xml:space="preserve">Maternal leukocytosis after preterm premature rupture of membranes and infant neurodevelopmental outcome: a prospective population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Durieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Abbas-Chorfa</w:t>
+                <w:t xml:space="preserve">J.C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Drai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Steghens</w:t>
+                <w:t xml:space="preserve">J.C. Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Claris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29, pp.958-964</w:t>
+              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Canada = Journal d'obstétrique et gynécologie du Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434590v1</w:t>
+                <w:t xml:space="preserve">hal-00434641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of long-term event-free survivors and lifetime of adult patients not cured after a standard acute lymphoblastic leukemia therapeutic program: adult acute lymphoblastic leukemia-94 trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of age sex and diabetes on excess death in end-stage renal failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 109, pp.2058-2067</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18(7), pp.2125-2134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434593v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal leukocytosis after preterm premature rupture of membranes and infant neurodevelopmental outcome: a prospective population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Écochard</w:t>
+                <w:t xml:space="preserve">Plasma fatty acids and lipid hydroperoxides increase after antibiotic therapy in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abbas-Chorfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Canada = Journal d'obstétrique et gynécologie du Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29, pp.20-26</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.958-964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434641v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age sex and diabetes on excess death in end-stage renal failure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proportion of long-term event-free survivors and lifetime of adult patients not cured after a standard acute lymphoblastic leukemia therapeutic program: adult acute lymphoblastic leukemia-94 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lheeritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18(7), pp.2125-2134</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109, pp.2058-2067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434673v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor outcome in heart transplant patients with end-stage renal failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24476,51 +24476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A seventy percent overestimation of the burden of hip fractures in women aged 85 and over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Couris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24528,51 +24528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couray-Targe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41, pp.896-900</w:t>
@@ -24601,103 +24601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of latency period after premature rupture of membranes on 2 years infant mortality (DOMINOS study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bujold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 135, pp.21-27</w:t>
@@ -24864,77 +24864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotting variations in task-linked blood exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25095,277 +25095,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of the number of cancer patients hospitalized in a geographic area using claims data without a unique personal identifier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening for multidrug-resistant bacteria as a predictive test for subsequent onset of nosocomial infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gelas-Dore</w:t>
+                <w:t xml:space="preserve">L. Galoisy-Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hajri</w:t>
+                <w:t xml:space="preserve">J.L. Soubirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Dusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.515-522</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.1233-1241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427873v1</w:t>
+                <w:t xml:space="preserve">hal-00427966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for multidrug-resistant bacteria as a predictive test for subsequent onset of nosocomial infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Desjeux</w:t>
+                <w:t xml:space="preserve">Estimates of the number of cancer patients hospitalized in a geographic area using claims data without a unique personal identifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Couris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Dusseau</w:t>
+                <w:t xml:space="preserve">B. Gelas-Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Eve</w:t>
+                <w:t xml:space="preserve">T. Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27, pp.1233-1241</w:t>
+              <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.515-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427966v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaque density on CT, a potential marker of ischemic stroke.</w:t>
               </w:r>
@@ -25623,77 +25623,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial and late prognostic factors to predict survival in adult acute lymphoblastic leukaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lheritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25921,51 +25921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bosshard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27, pp.98-105</w:t>
@@ -25994,64 +25994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age at Which HIV Infection Can Be Detected in Infants: place of the Yakovlev Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.362-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26076,51 +26076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity in fecundability studies: issues and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26145,51 +26145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of perinatal care regionalisation on the referral patterns of intermediate- and high-risk pregnancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26197,51 +26197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Janody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abbas-Chorfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 120, pp.152-157</w:t>
@@ -26270,51 +26270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity the masked part of reproductive technology success rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26464,90 +26464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective population-based study of 598 cases of PPROM between 24 and 34 weeks` gestation: description management and mortality (DOMINOS cohort)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26589,64 +26589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du PMSI pour l`épidémiologie : faisabilité conditions d`utilisation et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Couris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 449, pp.651-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26710,51 +26710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25, pp.406-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26805,51 +26805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Curiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27038,90 +27038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the progression towards duodenal cancer among patients with familial polyposis on the basis of two different score profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20, pp.339-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27284,90 +27284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of oxidative status in 312 Cystic Fibrosis patients in stable state during bronchial exacerbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagrange-Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abbas-Chorfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38, pp.43-49</w:t>
@@ -27435,51 +27435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Dunson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Stanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gnoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27573,51 +27573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Prostate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 60, pp.289-297</w:t>
@@ -27646,51 +27646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review of Biostatistical methods in epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23, pp.3722-3723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27715,90 +27715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide in the French armed forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labarère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Galoisy-Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19, pp.823-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27823,51 +27823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should age influence the choice of quantitative bone assessment technique in elderly women? The EPIDOS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.B. Kassaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27875,51 +27875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dargent-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.196-203</w:t>
@@ -28000,51 +28000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Napoleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22, pp.493-498</w:t>
@@ -28067,398 +28067,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is coronary angiography performed in the appropriate patients after acute myocardial infarction? Clinical and angiographic findings and one-year mortality in a large unselected cohort of 2493 consecutive patients in a French region (the PRIMA study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A literature review to assess the use of claims databases in identifying incident cancer cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Couris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Écochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Gevigney</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Morgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cardiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 58, pp.23-29</w:t>
+              <w:t xml:space="preserve">Health Services and Outcomes Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427330v1</w:t>
+                <w:t xml:space="preserve">hal-00427396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of occupational blood exposure in a cohort of 24 000 hospital healthcare workers: Position and environment analysis over three years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId864" w:history="1">
+                <w:t xml:space="preserve">Is coronary angiography performed in the appropriate patients after acute myocardial infarction? Clinical and angiographic findings and one-year mortality in a large unselected cohort of 2493 consecutive patients in a French region (the PRIMA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Gevigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.F. Forissier</w:t>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mcfadden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Porst</w:t>
+                <w:t xml:space="preserve">L. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 45, pp.283-288</w:t>
+              <w:t xml:space="preserve">Acta Cardiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427407v1</w:t>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A literature review to assess the use of claims databases in identifying incident cancer cases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId864" w:history="1">
+                <w:t xml:space="preserve">Risk of occupational blood exposure in a cohort of 24 000 hospital healthcare workers: Position and environment analysis over three years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Morgon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Porst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Services and Outcomes Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4, pp.49-63</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45, pp.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427396v1</w:t>
+                <w:t xml:space="preserve">hal-00427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-réponses aux questionnaires de qualité de vie SF-36 dans un échantillon de l'étude SU.VI.MAX.</w:t>
               </w:r>
@@ -28483,51 +28483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillemini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.I. Mennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28595,51 +28595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raudrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Écochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin-Pangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29049,64 +29049,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémie mortelle potentielle de maladie à coronavirus (COVID-19) chez les personnes âgées dans les maisons de retraite et les établissements de longue durée en France en mars 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani Duault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29182,103 +29182,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abusive, inappropriate, and inconsiderate behaviour in obstetric care in France. A cohort study in 25 French maternity units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene-Charles Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Journée Scientifique de l’EDISS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Villeurbanne, France</w:t>
@@ -29339,51 +29339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs pronostiques de mortalité et suivi : résultats de l'enquête prospective nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanhems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pires-Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29391,51 +29391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICAI 2008 : Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
@@ -29633,51 +29633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Wimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tshilolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2025.100574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; &#201;cochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00243639251389448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Turner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alefsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Mclindon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien V Turner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14248619" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lallemand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Menager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.113956" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10956-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Shpaichler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fromager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25206327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1791702" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdullah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Boehringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stanford" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fehring" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Najmabadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9646" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lamsweerde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pearson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2023.12.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Janot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bretones" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou-Klich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pourquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bouty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac656" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Diarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Wimba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Katchunga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bengehya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miganda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02077-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Turner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mclindon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Turner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43032-023-01375-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chassard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naaim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Galetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bouvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leiva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2022-0065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapoirie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.108964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caillette Baudoin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac055" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cuzin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac203" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Ecochard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;charles Rudigoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-An Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plaisant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baya Prudon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-318090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Kalifa Diallo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thaurignac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(21)00170-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04178423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2021-0123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Palamara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Seizilles de Mazancourt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hacquard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505757" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;c&#233; Kpamou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab168" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabilloud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayav" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16694" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8975" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bengehya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bianga Katchunga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Lugwarha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.03.043" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hannedouche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa168" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02559367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.15.2000448" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626119v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4870-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blangero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201900171" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626060v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bobillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Whittier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boyd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01974173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218821394" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Des Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garbay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gonnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1720910" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Mijiriro Wimba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aim&#233; Bazeboso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Longo-Mbenza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-020-00262-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier-Billard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Defelice" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Soler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/TiM.1000193" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bouchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daugas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Drueke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy272" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tremblais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hacquard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2018.09.028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Richard-Colmant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102351" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465664v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pasquier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Picaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.11.024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9R20M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30649-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mcnamara-Kilian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Niezgoda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028496" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626125v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549684v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Guillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2018.02.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pyper" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME17-01-0102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Thiney" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della Schiava" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feugier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2018.03.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483514v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V. Valla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bost" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pitance" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001626" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003937v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Bar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626239v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Szulc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3456" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626232v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdulla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Boyle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00144" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549681v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180533" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Elsensohn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iwaz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218811357" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7921" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465194v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Morard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.04.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897350v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feray" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13378" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179711v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayid&#233; Boussari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214549040" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049664v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blaizot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kim" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zeh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0123" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897575v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw386" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delaunay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix210" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fumeaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054717696767" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rami&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholt&#232;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.07.014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaizot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirubi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1520-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012364v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumeaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bader" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716635549" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049885v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Kurzinger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1183483" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911047v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette von Raesfeldt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36301" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467694v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Benghezal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150738" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049896v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baghdadi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1079677" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850358v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuentz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.14159" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genolini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacombe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.04.010" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053623v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268816000145" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012358v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Elsensohn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213475643" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016400v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantony" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dany" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.11.016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016383v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bongiovanni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambuc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Elsensohn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.10.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850522v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Revel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141797" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044959v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeeuw" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv300" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044966v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meroni" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kieffer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00552-14" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044961v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dargent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianna Costil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontette" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-015-1648-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044972v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussari" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-15-10" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044962v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044754v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duterque" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigil" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025592v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehringer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abulla" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018941v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard d'Estaing" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brosse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Benchaib" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044938v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130387" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.87" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044946v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arfi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffion" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850533v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2015.05.004" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045100v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renoud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szulc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072971v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Albert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augris" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boselli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000094" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823789v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Karsenty" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bouaziz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02032-13" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045116v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napoleon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepilliez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072962v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machut" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678064" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045527v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escuret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045540v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kinet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renders" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jain" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2014.06.005" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071545v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillerm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Direito" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.03.034" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046804v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hsiung" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Supper" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072974v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moiroux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djenontin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru027" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446479v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margirier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.10.002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446464v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saindou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troalen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abaine" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier-Queyron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.08.047" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH9PHVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281563v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagi-Vernat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maingon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Dubois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2013.03.021" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02100623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaoun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000355549" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536207v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubourg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumeur Hadj-Aissa" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jn.5000297" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401783v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2012.08.047" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401798v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2013.34A004" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281548v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fehring" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.006" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965788v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Garch" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poulet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056135" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02088201v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulinphumy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phimmasone" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassani Saadani" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciaffi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-27" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401780v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft204" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965787v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-26" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446480v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.01.014" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446472v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toure" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambrier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard-Bohas" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souquet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.12.006" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q2B20H6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446463v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tardy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scholtes" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Icard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Trabaud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.23553" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5AE0384E320245423DB1B09F2576FD9CCB9C67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401787v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vendin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eydant" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.04.019" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697952v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henriques" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujades-Rodriguez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcguire" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szumilin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031706" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282743v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastural-Thaunat" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boumendjel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abdullah" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardozo" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000343897" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278582v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trepo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012058" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E62605C3455E229CD9B665C824ADF8983555B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965810v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lombard-Bohas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;r&#233;-Verg&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2012.01.024" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20KCHJG7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282757v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelissolo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguayo" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nan Yao" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698038v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinoges" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031078" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769687v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boissonnat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redonnet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-13-231" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282744v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rimmel&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-E Ber" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318254dae1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296978v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31825d156a" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297357v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bio-Bangana" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050452" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289812v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicholas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328352d054" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289819v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roubaud" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lain&#233;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krolak-Salmon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12612-012-0301-y" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278588v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiriez" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tournoud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wermenbol" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vermeylen" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2012.01004.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70D0535692DC95A18022BD85873EF6CF3AD57B6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801436v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fermanian" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.05.025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965895v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chidiac" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Che" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires-Cronenberger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp&#232;se" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00076911" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698238v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trolliet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cahen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698314v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David-Tchouda" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698243v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bois" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paumier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmq073" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698295v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinternmed.2010.500" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698150v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303178v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buiret" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launoy" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.12.002" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303187v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourlet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Signori-Schmuck" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saoudin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01688-10" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698390v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbk Fall" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lani&#232;ce" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taverne" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desclaux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698041v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539529v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charvat" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayzac" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardes" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539525v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudeville" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailleux" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Megas" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539249v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautreau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamani-Matsuda" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539250v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bissery" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Schott" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539248v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournoud" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degruttola" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3779" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539296v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Beaudrap" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Etard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Nd&#232;ye Fatou" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-179" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304752v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2010.04.005" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539521v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favrel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539530v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaillot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denis" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khoueiry" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.055699" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-JNLVP20C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539523v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-010-0090-1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539320v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fn. Gu&#232;ye" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428379v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Schott" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Delmas" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428384v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pasquier" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Picaud" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428381v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrioual" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenief" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cazalis" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539364v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillif" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenay" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428389v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbos" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garwig" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocherel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307064v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Fleurian" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanteaume" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428375v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539350v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Combes" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grelier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laversanne" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307187v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartmann" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539316v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vandenberghe" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud-Danel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campana-Salort" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17482960903262083" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428386v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karam&#233;" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveeuw" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillette-Beaudoin" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539434v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koivugui" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307058v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428289v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casoli" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freney" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burillon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428125v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428152v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhn" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutsoudis" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428287v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00338933v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delafosse" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2008.07.001" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428300v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stanford" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-00428291v2" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Montemitro" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Scaillet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineko Kato" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Groswasser" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428093v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frimat" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428081v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbas-Chorfa" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vallin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307476v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Beaudrap" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Etard" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dieng" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-007-9221-3" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P12JBHTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428277v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debeaudrap" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouet" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fassinou" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouakoussui" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434596v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mame" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koita" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cilote" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434735v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434583v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couris" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Metzger" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillat-Vallet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434661v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Forissier" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434590v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steghens" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434593v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qh Le" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lheeritier" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434641v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Picaud" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434673v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434867v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissonnat" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sebbag" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hendawy" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434729v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couray-Targe" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434677v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bujold" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839000v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freymond" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arkhis" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434584v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427900v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanges" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauverjat" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutknecht" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427873v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelas-Dore" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajri" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427966v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy-Guibal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soubirou" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desjeux" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dusseau" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eve" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00427885v2" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nonent" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouhart" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000191391.71614.51" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443462v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Serfaty" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nonent" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouhart" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428071v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Le" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lheritier" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977456v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraud" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cladiere" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-1040(06)75947-5" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427990v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Page" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhaut" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seydoux" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosshard" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428059v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427953v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427766v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janody" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427749v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02372550v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henaine" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raisky" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chavanis" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427801v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427830v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427842v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jund" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallon" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427866v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paparel" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curiel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chapelon" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427865v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassard" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dumont" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auboyer" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427729v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02372553v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barredaa" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acara" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneta" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427612v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange-Puget" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427543v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bigelow" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dunson" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gnoth" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427697v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427586v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427577v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labar&#232;re" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427689v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kassa&#239;" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hans" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427649v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavaillon" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427330v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gevigney" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcfadden" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427407v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porst" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427396v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgon" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427468v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vercherin" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemini" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mennen" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427480v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raudrant" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin-Pangaud" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquiou" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914776v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223541v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00022598" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XSH2WT61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884741v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937284v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507396v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00742487v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Wimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tshilolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iwaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2025.100574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; &#201;cochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00243639251389448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Turner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alefsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Mclindon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien V Turner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14248619" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lallemand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Menager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.113956" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchaa Bakai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchassama Tchadjobo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ecochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10956-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Shpaichler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fromager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25206327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Leiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1791702" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdullah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Boehringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stanford" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fehring" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Najmabadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg9646" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe van Lamsweerde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Pearson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2023.12.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Janot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bretones" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dugourd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abichou-Klich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pourquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bouty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac656" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duthe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Diarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Wimba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Katchunga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bengehya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miganda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02077-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Turner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mclindon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Turner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43032-023-01375-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chassard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naaim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Galetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bouvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2023.101302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leiva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2022-0065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapoirie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.05.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caillette Baudoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2022.108964" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cuzin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac203" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois &#201;tard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-An Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plaisant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baya Prudon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-318090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Ecochard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;&#8208;charles Rudigoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12542" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04178423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecochard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2021-0123" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626063v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Kalifa Diallo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kabinet Keita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thaurignac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(21)00170-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dominique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Palamara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Seizilles de Mazancourt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hacquard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505757" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;c&#233; Kpamou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab168" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8975" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bengehya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bianga Katchunga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Lugwarha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.03.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couchoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rabilloud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayav" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16694" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02559367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.15.2000448" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Couchoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hannedouche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa168" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626119v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-019-4870-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176671v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blangero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201900171" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626060v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bobillier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Whittier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boyd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01974173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218821394" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Des Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garbay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gonnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1720910" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Mijiriro Wimba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aim&#233; Bazeboso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Longo-Mbenza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-020-00262-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Bouchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daugas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Drueke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy272" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garmier-Billard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Defelice" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Soler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/TiM.1000193" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tremblais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Terrier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hacquard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2018.09.028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Richard-Colmant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerfaud-Valentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102351" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465664v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pasquier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Picaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.11.024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9R20M2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30649-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mcnamara-Kilian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Niezgoda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028496" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626125v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ko&#239;vogui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benamouzig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549684v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Guillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2018.02.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pyper" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME17-01-0102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Thiney" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della Schiava" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feugier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2018.03.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483514v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V. Valla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bost" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pitance" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cuerq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001626" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003937v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gilbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Bar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Abdulla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Boyle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00144" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549681v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180533" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Szulc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3456" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384756v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Elsensohn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dantony" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Iwaz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218811357" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03189956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7921" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384365v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465194v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Morard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.04.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897350v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feray" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13378" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897575v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw386" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179711v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayid&#233; Boussari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214549040" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049664v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blaizot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kim" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zeh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0123" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delaunay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix210" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fumeaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054717696767" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Kurzinger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1183483" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911047v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette von Raesfeldt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36301" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467694v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Benghezal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Tarak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150738" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911051v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rami&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scholt&#232;s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.07.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016386v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaizot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maman" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kirubi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1520-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012364v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumeaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bader" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716635549" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049896v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baghdadi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Regis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2015.1079677" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850358v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jean" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuentz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.14159" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genolini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacombe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.04.010" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Elsensohn" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klich" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213475643" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016400v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantony" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dany" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.11.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016383v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bongiovanni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot-Peyrondet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sambuc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Elsensohn" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.10.004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053623v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268816000145" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850522v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Revel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-141797" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044959v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Couillerot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeeuw" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfv300" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044966v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meroni" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kieffer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00552-14" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044961v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dargent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianna Costil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontette" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-015-1648-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044972v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boussari" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-15-10" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044962v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044754v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duterque" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigil" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025592v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehringer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abulla" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018941v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard d'Estaing" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brosse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Benchaib" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044938v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130387" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044945v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.87" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044946v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arfi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruffion" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850533v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2015.05.004" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823789v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Karsenty" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bouaziz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02032-13" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045100v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renoud" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchand" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapurlat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szulc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072971v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Albert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augris" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boselli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000094" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045116v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napoleon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepilliez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072962v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machut" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepape" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678064" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045527v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escuret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045540v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kinet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renders" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jain" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2014.06.005" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071545v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillerm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Direito" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2014.03.034" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046804v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hsiung" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Supper" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072974v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moiroux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djenontin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/tru027" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446479v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Margirier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.10.002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446464v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saindou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troalen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abaine" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier-Queyron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.08.047" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH9PHVQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281563v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagi-Vernat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maingon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Dubois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2013.03.021" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02100623v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaoun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000355549" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536207v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubourg" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoumeur Hadj-Aissa" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/jn.5000297" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401783v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2012.08.047" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401798v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2013.34A004" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281548v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fehring" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.006" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965788v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Garch" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poulet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056135" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02088201v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulinphumy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phimmasone" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassani Saadani" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciaffi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-27" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401780v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft204" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965787v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-13-26" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446480v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.01.014" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446472v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toure" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambrier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard-Bohas" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Souquet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.12.006" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q2B20H6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446463v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tardy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scholtes" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Icard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Trabaud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.23553" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5AE0384E320245423DB1B09F2576FD9CCB9C67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401787v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vendin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eydant" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.04.019" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965810v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lombard-Bohas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;r&#233;-Verg&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2012.01.024" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20KCHJG7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282757v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelissolo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aguayo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nan Yao" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697952v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henriques" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pujades-Rodriguez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcguire" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szumilin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031706" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278582v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trepo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012058" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E62605C3455E229CD9B665C824ADF8983555B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282743v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastural-Thaunat" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boumendjel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abdullah" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardozo" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000343897" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769687v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boissonnat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redonnet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-13-231" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698038v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinoges" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031078" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282744v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rimmel&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-E Ber" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318254dae1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296978v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquelinet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e31825d156a" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297357v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bio-Bangana" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050452" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289812v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicholas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328352d054" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289819v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roubaud" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lain&#233;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krolak-Salmon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12612-012-0301-y" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278588v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiriez" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tournoud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wermenbol" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vermeylen" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2012.01004.x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70D0535692DC95A18022BD85873EF6CF3AD57B6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801436v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Payan" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fermanian" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.05.025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965895v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chidiac" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Che" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires-Cronenberger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp&#232;se" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00076911" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698238v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trolliet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cahen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698314v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David-Tchouda" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698243v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bois" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paumier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmq073" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698295v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinternmed.2010.500" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698150v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303187v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourlet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Signori-Schmuck" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saoudin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01688-10" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303178v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buiret" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launoy" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2010.12.002" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698390v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbk Fall" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lani&#232;ce" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taverne" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desclaux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698041v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539525v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudeville" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailleux" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Megas" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539249v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautreau" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamani-Matsuda" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539250v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bissery" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Schott" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539248v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournoud" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degruttola" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3779" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539529v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charvat" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayzac" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardes" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539296v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Beaudrap" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Etard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diouf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Nd&#232;ye Fatou" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-179" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304752v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2010.04.005" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539521v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favrel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539530v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaillot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denis" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khoueiry" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.055699" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-JNLVP20C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539523v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-010-0090-1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428379v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Schott" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Delmas" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539320v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fn. Gu&#232;ye" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428384v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pasquier" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Picaud" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428381v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrioual" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tournadre" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenief" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Cazalis" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539364v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baillif" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hartmann" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenay" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428389v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbos" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garwig" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocherel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307064v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Fleurian" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanteaume" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428375v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steghens" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307187v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hartmann" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjikian" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539350v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Combes" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grelier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laversanne" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539316v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vandenberghe" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveque" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud-Danel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campana-Salort" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17482960903262083" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428386v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karam&#233;" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveeuw" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillette-Beaudoin" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539434v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koivugui" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307058v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428152v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhn" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutsoudis" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428289v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casoli" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freney" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burillon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428125v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00338933v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Seigneurin" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delafosse" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2008.07.001" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428287v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428300v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stanford" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-00428291v2" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Montemitro" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Scaillet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineko Kato" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Groswasser" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428093v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frimat" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428081v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbas-Chorfa" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vallin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307476v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Beaudrap" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Etard" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dieng" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-007-9221-3" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P12JBHTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428277v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debeaudrap" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouet" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fassinou" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouakoussui" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434735v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434583v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Couris" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Metzger" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caillat-Vallet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434596v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mame" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koita" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cilote" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434661v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Forissier" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434641v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquier" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Picaud" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434673v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434590v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drai" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steghens" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434593v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qh Le" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lheeritier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434867v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissonnat" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sebbag" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hendawy" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434729v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couray-Targe" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434677v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bujold" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839000v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freymond" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arkhis" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434584v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427900v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bost" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontanges" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauverjat" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutknecht" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427966v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy-Guibal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soubirou" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desjeux" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dusseau" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eve" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427873v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelas-Dore" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajri" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00427885v2" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Serfaty" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nonent" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouhart" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000191391.71614.51" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443462v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Serfaty" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nonent" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouhart" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428071v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Le" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lheritier" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977456v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraud" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besse" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cladiere" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-1040(06)75947-5" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427990v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Page" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhaut" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seydoux" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosshard" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428059v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427953v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427766v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janody" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427749v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02372550v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henaine" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raisky" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chavanis" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427801v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427830v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427842v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jund" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallon" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427866v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paparel" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curiel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chapelon" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427865v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassard" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dumont" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auboyer" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427729v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02372553v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barredaa" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acara" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leprince" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneta" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427612v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange-Puget" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427543v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bigelow" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dunson" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gnoth" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427697v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427586v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427577v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labar&#232;re" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427689v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kassa&#239;" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hans" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427649v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavaillon" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427396v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgon" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427330v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gevigney" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcfadden" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427407v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porst" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427468v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vercherin" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemini" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Mennen" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427480v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raudrant" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin-Pangaud" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquiou" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914776v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Picaud" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223541v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00022598" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XSH2WT61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884741v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937284v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507396v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene-Charles Rudigoz" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00742487v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>